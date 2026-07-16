--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1687,51 +1687,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1872,68 +1872,68 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
@@ -1949,51 +1949,51 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
@@ -2431,91 +2431,91 @@
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>81</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
@@ -2711,51 +2711,51 @@
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
@@ -2805,51 +2805,51 @@
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
@@ -2916,51 +2916,51 @@
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>77</v>
       </c>
       <c r="F73" t="s">
@@ -3321,102 +3321,102 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
       <c r="F93" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
       <c r="F94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>25</v>
       </c>
       <c r="F95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>120</v>
       </c>
       <c r="F97" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
@@ -3434,51 +3434,51 @@
         <v>138</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
       <c r="F100" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3516,51 +3516,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>81</v>
       </c>
       <c r="F104" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
       <c r="F105" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3757,51 +3757,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>194</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>196</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>198</v>
@@ -3836,51 +3836,51 @@
       </c>
       <c r="C6" t="s">
         <v>201</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>73</v>
       </c>
       <c r="F6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>202</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>203</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3947,71 +3947,71 @@
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>208</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>209</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>210</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>212</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4158,51 +4158,51 @@
       </c>
       <c r="C23" t="s">
         <v>222</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>223</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>224</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4212,51 +4212,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>226</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>227</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>228</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
@@ -4406,51 +4406,51 @@
       </c>
       <c r="C36" t="s">
         <v>238</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>73</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>239</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>240</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
     </row>
@@ -4597,71 +4597,71 @@
       </c>
       <c r="C46" t="s">
         <v>252</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>254</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>77</v>
       </c>
       <c r="F47" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>256</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>257</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
@@ -4677,91 +4677,91 @@
       </c>
       <c r="C50" t="s">
         <v>258</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>259</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>261</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>262</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>33</v>
       </c>
       <c r="F53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>263</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -4905,51 +4905,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>274</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>275</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>277</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
@@ -4962,51 +4962,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>278</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>279</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>77</v>
       </c>
       <c r="F66" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>281</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
@@ -5039,51 +5039,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>283</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>284</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>73</v>
       </c>
       <c r="F70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>285</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>25</v>
       </c>
       <c r="F71" t="s">
@@ -5159,51 +5159,51 @@
       </c>
       <c r="C75" t="s">
         <v>291</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>292</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>294</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>77</v>
       </c>
       <c r="F77" t="s">
@@ -5219,51 +5219,51 @@
       </c>
       <c r="C78" t="s">
         <v>296</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>49</v>
       </c>
       <c r="F78" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>298</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>81</v>
       </c>
       <c r="F79" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>299</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
@@ -5299,51 +5299,51 @@
       </c>
       <c r="C82" t="s">
         <v>301</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>25</v>
       </c>
       <c r="F82" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>303</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>304</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>305</v>
       </c>
       <c r="F84" t="s">
@@ -5413,91 +5413,91 @@
       </c>
       <c r="C88" t="s">
         <v>310</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>73</v>
       </c>
       <c r="F88" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>311</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>313</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>81</v>
       </c>
       <c r="F90" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>315</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>317</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
@@ -5647,71 +5647,71 @@
       </c>
       <c r="C100" t="s">
         <v>329</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>81</v>
       </c>
       <c r="F100" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>330</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>332</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>333</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
@@ -5781,88 +5781,88 @@
       </c>
       <c r="C107" t="s">
         <v>337</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>62</v>
       </c>
       <c r="F107" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>338</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>81</v>
       </c>
       <c r="F108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>339</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>341</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>45</v>
       </c>
       <c r="F110" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>342</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
@@ -5895,71 +5895,71 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>345</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>346</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>347</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>81</v>
       </c>
       <c r="F115" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>349</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>25</v>
       </c>
       <c r="F116" t="s">
@@ -6020,51 +6020,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>354</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>355</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="C122" t="s">
         <v>356</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
@@ -6167,51 +6167,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="C129" t="s">
         <v>366</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>25</v>
       </c>
       <c r="F129" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>367</v>
       </c>
       <c r="D130">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>368</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>25</v>
       </c>
       <c r="F131" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
@@ -6229,85 +6229,85 @@
         <v>371</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>372</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>373</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>73</v>
       </c>
       <c r="F134" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>374</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>375</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>25</v>
       </c>
       <c r="F136" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>376</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>172</v>
       </c>
     </row>
@@ -6328,85 +6328,85 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>378</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>25</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>379</v>
       </c>
       <c r="D140">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>25</v>
       </c>
       <c r="F140" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>380</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>381</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>49</v>
       </c>
       <c r="F142" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>382</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>369</v>
       </c>
     </row>