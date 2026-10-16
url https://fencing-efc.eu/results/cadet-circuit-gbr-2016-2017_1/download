--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1702,102 +1702,102 @@
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2323,51 +2323,51 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
@@ -2605,51 +2605,51 @@
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
       <c r="F64" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2770,51 +2770,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
@@ -2922,51 +2922,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>136</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
@@ -3186,51 +3186,51 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>152</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>153</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>154</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="C9" t="s">
         <v>155</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>156</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>157</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3411,51 +3411,51 @@
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>165</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>166</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>167</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
@@ -3599,51 +3599,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>178</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>179</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>181</v>
       </c>
     </row>
@@ -3713,51 +3713,51 @@
       </c>
       <c r="C34" t="s">
         <v>185</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>186</v>
       </c>
       <c r="F34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>189</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -3901,51 +3901,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>197</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>198</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>199</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46" t="s">
@@ -4055,51 +4055,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>205</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>206</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>207</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4206,51 +4206,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>215</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>216</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>218</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -4474,51 +4474,51 @@
       </c>
       <c r="C74" t="s">
         <v>233</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>41</v>
       </c>
       <c r="F74" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>235</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>41</v>
       </c>
       <c r="F75" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>236</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
       </c>
       <c r="C77" t="s">
         <v>237</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>22</v>
       </c>
       <c r="F77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>238</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>239</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4628,51 +4628,51 @@
       </c>
       <c r="C82" t="s">
         <v>242</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>244</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>246</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
@@ -4702,51 +4702,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>248</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>249</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>250</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -5146,51 +5146,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>277</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>22</v>
       </c>
       <c r="F110" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>278</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>279</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>22</v>
       </c>
       <c r="F112" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
@@ -5403,51 +5403,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>298</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>299</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>186</v>
       </c>
       <c r="F127" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>300</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>37</v>
       </c>
     </row>