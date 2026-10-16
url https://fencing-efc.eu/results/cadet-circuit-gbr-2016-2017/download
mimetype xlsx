--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1576,71 +1576,71 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1693,51 +1693,51 @@
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1884,51 +1884,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2101,51 +2101,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
@@ -2321,51 +2321,51 @@
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>45</v>
       </c>
       <c r="F49" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>45</v>
       </c>
       <c r="F50" t="s">
@@ -2518,125 +2518,125 @@
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>108</v>
       </c>
       <c r="F55" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>45</v>
       </c>
       <c r="F56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -2826,88 +2826,88 @@
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>139</v>
       </c>
     </row>
@@ -3087,133 +3087,133 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>147</v>
       </c>
       <c r="F86" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>45</v>
       </c>
       <c r="F91" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
@@ -3384,51 +3384,51 @@
       </c>
       <c r="C6" t="s">
         <v>174</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>175</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>176</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
@@ -3621,111 +3621,111 @@
       </c>
       <c r="C18" t="s">
         <v>192</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>193</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>194</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>195</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>42</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>196</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="F22" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>198</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -4058,51 +4058,51 @@
       </c>
       <c r="C40" t="s">
         <v>222</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>45</v>
       </c>
       <c r="F40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>223</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>224</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
@@ -4452,51 +4452,51 @@
       </c>
       <c r="C60" t="s">
         <v>249</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>250</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>251</v>
       </c>
       <c r="F61" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>253</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>87</v>
       </c>
       <c r="F62" t="s">
@@ -4746,51 +4746,51 @@
       </c>
       <c r="C75" t="s">
         <v>269</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>271</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>45</v>
       </c>
       <c r="F76" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>272</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -4900,51 +4900,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>280</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>281</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>45</v>
       </c>
       <c r="F84" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>282</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>48</v>
       </c>
     </row>
@@ -5499,51 +5499,51 @@
       </c>
       <c r="C114" t="s">
         <v>317</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>318</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>83</v>
       </c>
       <c r="F115" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="C116" t="s">
         <v>320</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>52</v>
       </c>
       <c r="F116" t="s">
         <v>73</v>
       </c>
     </row>
@@ -5618,51 +5618,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="C121" t="s">
         <v>326</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="C122" t="s">
         <v>327</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>45</v>
       </c>
       <c r="F122" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>328</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>329</v>
       </c>
     </row>
@@ -5683,51 +5683,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>331</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>332</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>333</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
@@ -5895,99 +5895,99 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>345</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>45</v>
       </c>
       <c r="F138" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>346</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>347</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>52</v>
       </c>
       <c r="F140" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>348</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>45</v>
       </c>
       <c r="F141" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>349</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>350</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>