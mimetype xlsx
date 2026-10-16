--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1865,51 +1865,51 @@
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>53</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
@@ -2375,237 +2375,237 @@
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>106</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>53</v>
       </c>
       <c r="F69" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>113</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>115</v>
       </c>
       <c r="F71" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>118</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>53</v>
       </c>
       <c r="F75" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>53</v>
       </c>
       <c r="F76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -2922,51 +2922,51 @@
       </c>
       <c r="C12" t="s">
         <v>142</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>143</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>144</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3033,51 +3033,51 @@
       </c>
       <c r="C18" t="s">
         <v>148</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>150</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>151</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3572,51 +3572,51 @@
       </c>
       <c r="C46" t="s">
         <v>185</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>187</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>188</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3680,51 +3680,51 @@
       </c>
       <c r="C52" t="s">
         <v>193</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>194</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>195</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
@@ -4041,51 +4041,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>214</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>215</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>216</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
@@ -4155,51 +4155,51 @@
       </c>
       <c r="C78" t="s">
         <v>220</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>53</v>
       </c>
       <c r="F78" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>223</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -4266,71 +4266,71 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>227</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>228</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>53</v>
       </c>
       <c r="F85" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>230</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>79</v>
       </c>
       <c r="F86" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>231</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4388,51 +4388,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>235</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>236</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>25</v>
       </c>
       <c r="F92" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>238</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93" t="s">
         <v>56</v>
       </c>
     </row>