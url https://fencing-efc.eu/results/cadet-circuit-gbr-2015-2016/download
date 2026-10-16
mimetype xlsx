--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1567,68 +1567,68 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1835,51 +1835,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -2112,51 +2112,51 @@
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
@@ -2480,105 +2480,105 @@
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>59</v>
       </c>
       <c r="F54" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>108</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
@@ -2614,88 +2614,88 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2719,93 +2719,93 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>40</v>
       </c>
       <c r="F71" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>129</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
@@ -2863,51 +2863,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -3041,125 +3041,125 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>146</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>147</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>148</v>
       </c>
       <c r="F3" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>150</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>151</v>
       </c>
       <c r="F4" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>153</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>155</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
@@ -3326,51 +3326,51 @@
       </c>
       <c r="C17" t="s">
         <v>174</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>175</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
@@ -3503,68 +3503,68 @@
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>191</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
@@ -3640,71 +3640,71 @@
       </c>
       <c r="C33" t="s">
         <v>197</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>199</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>201</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>202</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>212</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
@@ -3971,151 +3971,151 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>222</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>223</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>224</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>225</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>226</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>228</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>229</v>
       </c>
       <c r="F55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>59</v>
       </c>
       <c r="F56" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>233</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
@@ -4188,51 +4188,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>241</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>59</v>
       </c>
       <c r="F63" t="s">
@@ -4579,51 +4579,51 @@
       </c>
       <c r="C81" t="s">
         <v>265</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>266</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>59</v>
       </c>
       <c r="F82" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>267</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>59</v>
       </c>
       <c r="F83" t="s">
@@ -4699,51 +4699,51 @@
       </c>
       <c r="C87" t="s">
         <v>273</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>274</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>229</v>
       </c>
       <c r="F88" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>275</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
@@ -4856,51 +4856,51 @@
       </c>
       <c r="C95" t="s">
         <v>283</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>284</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>285</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4967,51 +4967,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>289</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>290</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>291</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
@@ -5476,51 +5476,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>324</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>325</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>326</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>100</v>
       </c>
       <c r="F131" t="s">
         <v>311</v>
       </c>
     </row>