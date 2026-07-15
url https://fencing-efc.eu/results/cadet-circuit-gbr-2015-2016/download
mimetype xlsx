--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1447,111 +1447,111 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1604,88 +1604,88 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2012,71 +2012,71 @@
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
@@ -2212,51 +2212,51 @@
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2386,51 +2386,51 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
@@ -2554,51 +2554,51 @@
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>40</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>46</v>
       </c>
       <c r="F60" t="s">
@@ -2634,102 +2634,102 @@
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2812,181 +2812,181 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>59</v>
       </c>
       <c r="F73" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>100</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3306,111 +3306,111 @@
       </c>
       <c r="C16" t="s">
         <v>172</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>174</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>175</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>177</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>178</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -3600,71 +3600,71 @@
       </c>
       <c r="C31" t="s">
         <v>194</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>195</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>197</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>199</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
@@ -3720,71 +3720,71 @@
       </c>
       <c r="C37" t="s">
         <v>203</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>204</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>205</v>
       </c>
       <c r="F38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>208</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
@@ -3817,51 +3817,51 @@
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>212</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>213</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
@@ -3934,51 +3934,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>219</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>220</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>46</v>
       </c>
       <c r="F49" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>222</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>100</v>
       </c>
     </row>
@@ -4759,51 +4759,51 @@
       </c>
       <c r="C90" t="s">
         <v>276</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>277</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>205</v>
       </c>
       <c r="F91" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>279</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
@@ -4816,51 +4816,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>280</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>281</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>283</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
@@ -5047,91 +5047,91 @@
       </c>
       <c r="C105" t="s">
         <v>293</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>295</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>297</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>298</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>299</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
       <c r="F109" t="s">
@@ -5187,51 +5187,51 @@
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>52</v>
       </c>
       <c r="F112" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>305</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
@@ -5374,51 +5374,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>318</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>319</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>52</v>
       </c>
       <c r="F125" t="s">
         <v>53</v>
       </c>
     </row>