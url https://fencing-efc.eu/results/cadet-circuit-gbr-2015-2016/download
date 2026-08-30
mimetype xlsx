--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1661,68 +1661,68 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
@@ -1795,51 +1795,51 @@
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
@@ -1855,51 +1855,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -2132,91 +2132,91 @@
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
@@ -2229,71 +2229,71 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
@@ -2702,51 +2702,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -2880,51 +2880,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -2959,51 +2959,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>100</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3055,91 +3055,91 @@
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>147</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>148</v>
       </c>
       <c r="F3" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>150</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>151</v>
       </c>
       <c r="F4" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>153</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>155</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3152,51 +3152,51 @@
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>161</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>151</v>
       </c>
       <c r="F9" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>162</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
@@ -3897,51 +3897,51 @@
       </c>
       <c r="C46" t="s">
         <v>216</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>59</v>
       </c>
       <c r="F46" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>217</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>219</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4462,91 +4462,91 @@
       </c>
       <c r="C75" t="s">
         <v>258</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>259</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>260</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>261</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>262</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
@@ -4639,91 +4639,91 @@
       </c>
       <c r="C84" t="s">
         <v>268</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>269</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>273</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>274</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>229</v>
       </c>
       <c r="F88" t="s">
@@ -4987,51 +4987,51 @@
       </c>
       <c r="C102" t="s">
         <v>290</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>291</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>292</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
@@ -5107,51 +5107,51 @@
       </c>
       <c r="C108" t="s">
         <v>298</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>299</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
       <c r="F109" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>300</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -5167,51 +5167,51 @@
       </c>
       <c r="C111" t="s">
         <v>301</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>52</v>
       </c>
       <c r="F112" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
@@ -5224,85 +5224,85 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>305</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>306</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>129</v>
       </c>
       <c r="F115" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>307</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>37</v>
       </c>
       <c r="F116" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>308</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>100</v>
       </c>
       <c r="F118" t="s">
         <v>311</v>
       </c>
     </row>
@@ -5343,51 +5343,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>314</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>315</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
@@ -5425,85 +5425,85 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>320</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="C127" t="s">
         <v>321</v>
       </c>
       <c r="D127">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>59</v>
       </c>
       <c r="F127" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="C128" t="s">
         <v>322</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>324</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>325</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
@@ -5538,85 +5538,85 @@
         <v>151</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>328</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>330</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>331</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>332</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>