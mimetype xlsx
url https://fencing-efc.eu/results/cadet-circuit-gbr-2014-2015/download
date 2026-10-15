--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1438,51 +1438,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
@@ -1498,68 +1498,68 @@
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -1912,51 +1912,51 @@
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
@@ -2046,71 +2046,71 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>79</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
@@ -2206,51 +2206,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>93</v>
       </c>
       <c r="F48" t="s">
@@ -2403,51 +2403,51 @@
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
@@ -2576,51 +2576,51 @@
         <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -2723,51 +2723,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2794,51 +2794,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>132</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>134</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
@@ -2928,91 +2928,91 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>141</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>142</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>143</v>
       </c>
       <c r="F9" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>145</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>146</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>147</v>
       </c>
       <c r="F11" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>149</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
@@ -3128,51 +3128,51 @@
       </c>
       <c r="C18" t="s">
         <v>158</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>159</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>161</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
@@ -3188,51 +3188,51 @@
       </c>
       <c r="C21" t="s">
         <v>163</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>167</v>
       </c>
       <c r="F23" t="s">
@@ -3910,71 +3910,71 @@
       </c>
       <c r="C58" t="s">
         <v>222</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>147</v>
       </c>
       <c r="F58" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>223</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>224</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>225</v>
       </c>
       <c r="F60" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>227</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
@@ -4167,51 +4167,51 @@
       </c>
       <c r="C71" t="s">
         <v>238</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>239</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>240</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>212</v>
       </c>
     </row>
@@ -4358,51 +4358,51 @@
       </c>
       <c r="C81" t="s">
         <v>252</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>253</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>255</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
@@ -4435,51 +4435,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>258</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>259</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>260</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
@@ -4515,51 +4515,51 @@
       </c>
       <c r="C89" t="s">
         <v>263</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>265</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>266</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
@@ -4575,51 +4575,51 @@
       </c>
       <c r="C92" t="s">
         <v>268</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>26</v>
       </c>
       <c r="F92" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>269</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>270</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -4737,51 +4737,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>279</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>280</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>281</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>282</v>
       </c>
     </row>
@@ -4802,68 +4802,68 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>284</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
       <c r="F105" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>286</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>287</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
       <c r="F107" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>289</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>74</v>
       </c>
     </row>