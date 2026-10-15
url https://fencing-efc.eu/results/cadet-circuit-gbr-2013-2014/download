--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1535,51 +1535,51 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
@@ -1769,51 +1769,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2608,71 +2608,71 @@
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2685,91 +2685,91 @@
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>30</v>
       </c>
       <c r="F70" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
@@ -2779,51 +2779,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3063,51 +3063,51 @@
       </c>
       <c r="C3" t="s">
         <v>151</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>152</v>
       </c>
       <c r="F3" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>154</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C22" t="s">
         <v>186</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>187</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>188</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
@@ -3882,51 +3882,51 @@
       </c>
       <c r="C45" t="s">
         <v>217</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>218</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>219</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
@@ -4256,91 +4256,91 @@
       </c>
       <c r="C64" t="s">
         <v>247</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>248</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>165</v>
       </c>
       <c r="F65" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>249</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>251</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>253</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
@@ -4536,51 +4536,51 @@
       </c>
       <c r="C78" t="s">
         <v>265</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>266</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>267</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>269</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>30</v>
       </c>
       <c r="F80" t="s">
@@ -4850,71 +4850,71 @@
       </c>
       <c r="C94" t="s">
         <v>285</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>30</v>
       </c>
       <c r="F94" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>286</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>287</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
       <c r="F96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>288</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
@@ -5021,51 +5021,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>296</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>47</v>
       </c>
       <c r="F103" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>297</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>298</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>30</v>
       </c>
       <c r="F105" t="s">
         <v>299</v>
       </c>
     </row>
@@ -5208,51 +5208,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>313</v>
       </c>
       <c r="D114">
         <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>30</v>
       </c>
       <c r="F114" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>314</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
       <c r="F115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>315</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -5290,51 +5290,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>319</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>30</v>
       </c>
       <c r="F119" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>321</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>323</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
     </row>