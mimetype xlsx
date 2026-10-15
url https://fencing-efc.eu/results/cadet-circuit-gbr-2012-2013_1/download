--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1100,51 +1100,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -1721,51 +1721,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
@@ -1789,51 +1789,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -2128,51 +2128,51 @@
       </c>
       <c r="C12" t="s">
         <v>101</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.5</v>
       </c>
       <c r="C13" t="s">
         <v>102</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>103</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -2185,51 +2185,51 @@
       </c>
       <c r="B15">
         <v>12.0</v>
       </c>
       <c r="C15" t="s">
         <v>104</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>12.0</v>
       </c>
       <c r="C16" t="s">
         <v>105</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>12.0</v>
       </c>
       <c r="C17" t="s">
         <v>107</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2356,51 +2356,51 @@
       </c>
       <c r="B24">
         <v>9.0</v>
       </c>
       <c r="C24" t="s">
         <v>118</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>119</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>120</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
@@ -2661,51 +2661,51 @@
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>140</v>
       </c>
       <c r="F40" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>144</v>
       </c>
       <c r="F42" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3162,51 +3162,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>177</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>178</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
       <c r="F69" t="s">
         <v>180</v>
       </c>
     </row>