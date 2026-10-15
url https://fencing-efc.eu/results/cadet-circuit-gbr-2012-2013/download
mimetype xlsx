--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1330,51 +1330,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>48.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1470,51 +1470,51 @@
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>21.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1658,51 +1658,51 @@
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
@@ -1938,51 +1938,51 @@
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2352,71 +2352,71 @@
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2512,51 +2512,51 @@
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>3.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>3.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2606,99 +2606,99 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
@@ -2804,51 +2804,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>174</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>175</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>176</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>177</v>
       </c>
     </row>
@@ -3340,51 +3340,51 @@
       </c>
       <c r="C25" t="s">
         <v>181</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>182</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>184</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>166</v>
       </c>
     </row>
@@ -3745,51 +3745,51 @@
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>211</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>212</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>214</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -4099,51 +4099,51 @@
       </c>
       <c r="C64" t="s">
         <v>233</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>234</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>236</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -4433,51 +4433,51 @@
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>257</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>258</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>259</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -4820,51 +4820,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>288</v>
       </c>
       <c r="F102" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>290</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>292</v>
       </c>
     </row>
@@ -4990,51 +4990,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>303</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>305</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>306</v>
       </c>
     </row>