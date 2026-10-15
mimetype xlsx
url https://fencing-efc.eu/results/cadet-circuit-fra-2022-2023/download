--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2155,51 +2155,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
@@ -2516,142 +2516,142 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2718,51 +2718,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
@@ -2898,51 +2898,51 @@
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>32</v>
       </c>
       <c r="F41" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
@@ -3038,51 +3038,51 @@
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
@@ -3588,51 +3588,51 @@
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>32</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>139</v>
       </c>
       <c r="F79" t="s">
@@ -3648,51 +3648,51 @@
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>49</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
       <c r="F81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>49</v>
       </c>
       <c r="F82" t="s">
@@ -3825,51 +3825,51 @@
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>49</v>
       </c>
       <c r="F89" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3902,85 +3902,85 @@
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>49</v>
       </c>
       <c r="F93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>49</v>
       </c>
       <c r="F96" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>49</v>
       </c>
     </row>
@@ -4027,51 +4027,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>61</v>
       </c>
       <c r="F102" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4634,51 +4634,51 @@
         <v>215</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>217</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>218</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>28</v>
       </c>
       <c r="F134" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
@@ -4814,51 +4814,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>28</v>
       </c>
       <c r="F144" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>28</v>
       </c>
       <c r="F145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
@@ -5398,51 +5398,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>277</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>125</v>
       </c>
       <c r="F2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>278</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>61</v>
       </c>
       <c r="F3" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>280</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5643,51 +5643,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>293</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>294</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>295</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
@@ -5740,51 +5740,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>300</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>301</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>302</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5891,51 +5891,51 @@
       </c>
       <c r="C28" t="s">
         <v>309</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>311</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>313</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6136,108 +6136,108 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>325</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>326</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>327</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>328</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>329</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>330</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>331</v>
       </c>
     </row>
@@ -6304,51 +6304,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>336</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>337</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>338</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>339</v>
       </c>
     </row>
@@ -6535,51 +6535,51 @@
       </c>
       <c r="C62" t="s">
         <v>351</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>352</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>354</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
@@ -6675,71 +6675,71 @@
       </c>
       <c r="C69" t="s">
         <v>360</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>361</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>364</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
     </row>
@@ -6752,71 +6752,71 @@
       </c>
       <c r="C73" t="s">
         <v>365</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>367</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>369</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>370</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6883,51 +6883,51 @@
       </c>
       <c r="C80" t="s">
         <v>375</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>376</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>377</v>
       </c>
       <c r="F81" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>379</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>49</v>
       </c>
       <c r="F82" t="s">
@@ -7610,51 +7610,51 @@
       </c>
       <c r="C118" t="s">
         <v>429</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>430</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>413</v>
       </c>
       <c r="F119" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>432</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
@@ -7704,51 +7704,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>437</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>438</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
       <c r="F124" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>440</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
@@ -7838,51 +7838,51 @@
       </c>
       <c r="C130" t="s">
         <v>446</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>448</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>28</v>
       </c>
       <c r="F131" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>449</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>61</v>
       </c>
       <c r="F132" t="s">
         <v>450</v>
       </c>
     </row>
@@ -7906,113 +7906,113 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>452</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>125</v>
       </c>
       <c r="F134" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>454</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>455</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>456</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>413</v>
       </c>
       <c r="F137" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>458</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>460</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>85</v>
       </c>
       <c r="F139" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>462</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>49</v>
       </c>
       <c r="F140" t="s">
         <v>283</v>
       </c>
     </row>
@@ -8177,51 +8177,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>477</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>125</v>
       </c>
       <c r="F151" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>478</v>
       </c>
       <c r="D152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>479</v>
       </c>
       <c r="D153">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
@@ -8411,65 +8411,65 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>496</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>139</v>
       </c>
       <c r="F166" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>497</v>
       </c>
       <c r="D167">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>498</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>499</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
@@ -8487,68 +8487,68 @@
         <v>417</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>501</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>502</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>125</v>
       </c>
       <c r="F172" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>504</v>
       </c>
       <c r="D173">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>505</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>125</v>
       </c>
       <c r="F174" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
@@ -8651,51 +8651,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>514</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>32</v>
       </c>
       <c r="F181" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>515</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>61</v>
       </c>
       <c r="F182" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>516</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>139</v>
       </c>
       <c r="F183" t="s">
         <v>193</v>
       </c>
     </row>
@@ -8843,51 +8843,51 @@
         <v>453</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>529</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>530</v>
       </c>
       <c r="D194">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>61</v>
       </c>
       <c r="F194" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>531</v>
       </c>
       <c r="D195">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>416</v>
       </c>
       <c r="F195" t="s">
         <v>417</v>
       </c>
     </row>
@@ -9055,51 +9055,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>545</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>275</v>
       </c>
       <c r="F206" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>546</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>