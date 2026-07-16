--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2323,51 +2323,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -2394,51 +2394,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
@@ -2528,119 +2528,119 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
@@ -2710,51 +2710,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2901,51 +2901,51 @@
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3158,51 +3158,51 @@
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
@@ -3232,51 +3232,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>78</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3383,51 +3383,51 @@
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>78</v>
       </c>
       <c r="F59" t="s">
@@ -3480,51 +3480,51 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>65</v>
       </c>
       <c r="F62" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>65</v>
       </c>
       <c r="F64" t="s">
         <v>115</v>
       </c>
     </row>
@@ -3534,91 +3534,91 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>123</v>
       </c>
     </row>
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>136</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -3916,51 +3916,51 @@
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>147</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4084,148 +4084,148 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>169</v>
       </c>
       <c r="F99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>78</v>
       </c>
       <c r="F101" t="s">
@@ -4321,51 +4321,51 @@
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>78</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4509,51 +4509,51 @@
       </c>
       <c r="C116" t="s">
         <v>191</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>109</v>
       </c>
       <c r="F116" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>193</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>78</v>
       </c>
       <c r="F117" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>194</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>109</v>
       </c>
     </row>
@@ -4600,51 +4600,51 @@
       </c>
       <c r="C121" t="s">
         <v>197</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>199</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>78</v>
       </c>
       <c r="F122" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4734,51 +4734,51 @@
       </c>
       <c r="C128" t="s">
         <v>208</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>209</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>78</v>
       </c>
       <c r="F129" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>65</v>
       </c>
       <c r="F130" t="s">
         <v>211</v>
       </c>
     </row>
@@ -4985,51 +4985,51 @@
         <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>230</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
@@ -5115,51 +5115,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>241</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>109</v>
       </c>
       <c r="F152" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>242</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>131</v>
       </c>
       <c r="F153" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>243</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>65</v>
       </c>
       <c r="F154" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5287,51 +5287,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>255</v>
       </c>
       <c r="D163">
         <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>256</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>109</v>
       </c>
       <c r="F164" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>258</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5355,51 +5355,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>261</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>65</v>
       </c>
       <c r="F167" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>263</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>109</v>
       </c>
       <c r="F168" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>264</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>234</v>
       </c>
     </row>
@@ -5420,51 +5420,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>78</v>
       </c>
       <c r="F171" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>268</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>269</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>270</v>
@@ -5482,96 +5482,96 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>272</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>273</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>274</v>
       </c>
       <c r="D177">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>275</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>277</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>278</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>78</v>
       </c>
       <c r="F180" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
@@ -5634,127 +5634,127 @@
         <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>286</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>287</v>
       </c>
       <c r="D186">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>289</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>290</v>
       </c>
       <c r="D188">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>291</v>
       </c>
       <c r="D189">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>292</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>293</v>
       </c>
       <c r="D191">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>295</v>
       </c>
       <c r="D192">
         <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>109</v>
       </c>
       <c r="F192" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5786,51 +5786,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>298</v>
       </c>
       <c r="D195">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>299</v>
       </c>
       <c r="D196">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5885,71 +5885,71 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>301</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>78</v>
       </c>
       <c r="F3" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>304</v>
       </c>
       <c r="F4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>305</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>306</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -6230,51 +6230,51 @@
       </c>
       <c r="C21" t="s">
         <v>323</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>324</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>325</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
@@ -6290,51 +6290,51 @@
       </c>
       <c r="C24" t="s">
         <v>327</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>169</v>
       </c>
       <c r="F24" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>329</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>331</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
@@ -6350,51 +6350,51 @@
       </c>
       <c r="C27" t="s">
         <v>333</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>334</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>335</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>336</v>
       </c>
       <c r="F29" t="s">
         <v>337</v>
       </c>
     </row>
@@ -6478,51 +6478,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>343</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>344</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>345</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6535,108 +6535,108 @@
       </c>
       <c r="C37" t="s">
         <v>346</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>347</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>78</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>348</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>349</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>351</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>352</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
@@ -6646,51 +6646,51 @@
       </c>
       <c r="C43" t="s">
         <v>353</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>355</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>356</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
@@ -7322,51 +7322,51 @@
       </c>
       <c r="C78" t="s">
         <v>399</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>109</v>
       </c>
       <c r="F78" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>400</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>402</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7624,51 +7624,51 @@
       </c>
       <c r="C94" t="s">
         <v>418</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>78</v>
       </c>
       <c r="F94" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>419</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>420</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>109</v>
       </c>
       <c r="F96" t="s">
@@ -7718,51 +7718,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>423</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>424</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>425</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7875,51 +7875,51 @@
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>169</v>
       </c>
       <c r="F107" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>432</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>433</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>434</v>
       </c>
       <c r="F109" t="s">
         <v>435</v>
       </c>
     </row>
@@ -7932,51 +7932,51 @@
       </c>
       <c r="C110" t="s">
         <v>436</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>78</v>
       </c>
       <c r="F110" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>438</v>
       </c>
       <c r="D111">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>439</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>78</v>
       </c>
       <c r="F112" t="s">
         <v>440</v>
       </c>
     </row>
@@ -8069,171 +8069,171 @@
       </c>
       <c r="C117" t="s">
         <v>447</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>448</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>78</v>
       </c>
       <c r="F118" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>449</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>450</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>109</v>
       </c>
       <c r="F120" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>452</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>65</v>
       </c>
       <c r="F121" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>454</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>455</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>456</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>457</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>78</v>
       </c>
       <c r="F125" t="s">
         <v>127</v>
       </c>
     </row>
@@ -8303,85 +8303,85 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>462</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>463</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>464</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>388</v>
       </c>
       <c r="F131" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>466</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>336</v>
       </c>
       <c r="F132" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>467</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>63</v>
       </c>
     </row>
@@ -8419,51 +8419,51 @@
         <v>471</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>472</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>473</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>474</v>
       </c>
       <c r="F137" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>476</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>477</v>
       </c>
     </row>
@@ -8487,85 +8487,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>480</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>65</v>
       </c>
       <c r="F140" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>481</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>109</v>
       </c>
       <c r="F141" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>482</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>109</v>
       </c>
       <c r="F142" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>484</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>485</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>486</v>
@@ -8710,51 +8710,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>500</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>109</v>
       </c>
       <c r="F154" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>501</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>502</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
@@ -8789,51 +8789,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>506</v>
       </c>
       <c r="D159">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>65</v>
       </c>
       <c r="F159" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>507</v>
       </c>
       <c r="D160">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>336</v>
       </c>
       <c r="F160" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>508</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -9049,82 +9049,82 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>525</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>109</v>
       </c>
       <c r="F175" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>527</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>474</v>
       </c>
       <c r="F176" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>529</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>530</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>10</v>
       </c>
       <c r="F178" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>531</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>65</v>
       </c>
       <c r="F179" t="s">
         <v>66</v>
       </c>
     </row>
@@ -9213,51 +9213,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>538</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>109</v>
       </c>
       <c r="F185" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>539</v>
       </c>
       <c r="D186">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>540</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>78</v>
       </c>
       <c r="F187" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -9442,51 +9442,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>556</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>557</v>
       </c>
       <c r="D200">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>558</v>
       </c>
       <c r="D201">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>559</v>
@@ -9518,51 +9518,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>562</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>336</v>
       </c>
       <c r="F204" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>564</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="F205" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>565</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
@@ -9594,51 +9594,51 @@
         <v>435</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>568</v>
       </c>
       <c r="D209">
         <v>21</v>
       </c>
       <c r="E209" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>569</v>
       </c>
       <c r="D210">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E210" t="s">
         <v>570</v>
       </c>
       <c r="F210" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>572</v>
       </c>
       <c r="D211">
         <v>21</v>
       </c>
       <c r="E211" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
@@ -9684,51 +9684,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>576</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>577</v>
       </c>
       <c r="D216">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>578</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
       <c r="F217" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
@@ -9783,51 +9783,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>584</v>
       </c>
       <c r="D221">
         <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>336</v>
       </c>
       <c r="F221" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>585</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>434</v>
       </c>
       <c r="F222" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>586</v>
       </c>
       <c r="D223">
         <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>10</v>
       </c>
       <c r="F223" t="s">
         <v>294</v>
       </c>
     </row>