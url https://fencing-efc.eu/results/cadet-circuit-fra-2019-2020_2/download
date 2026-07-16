--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1622,51 +1622,51 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
@@ -1693,88 +1693,88 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1804,51 +1804,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
@@ -2055,51 +2055,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
@@ -2217,91 +2217,91 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -2459,51 +2459,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53" t="s">
@@ -2593,51 +2593,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2653,51 +2653,51 @@
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2995,71 +2995,71 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>128</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>129</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3217,51 +3217,51 @@
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>143</v>
       </c>
       <c r="F92" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3311,128 +3311,128 @@
       </c>
       <c r="C96" t="s">
         <v>149</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>150</v>
       </c>
       <c r="F96" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>152</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>153</v>
       </c>
       <c r="F97" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>159</v>
       </c>
       <c r="D101">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>160</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
@@ -3459,68 +3459,68 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>166</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
@@ -3586,85 +3586,85 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>143</v>
       </c>
       <c r="F115" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
@@ -3724,51 +3724,51 @@
         <v>184</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
@@ -3916,51 +3916,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>196</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>197</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>198</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>199</v>
@@ -4730,51 +4730,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>250</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>251</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>252</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4878,51 +4878,51 @@
       </c>
       <c r="C54" t="s">
         <v>261</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>262</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>263</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>264</v>
       </c>
     </row>
@@ -5357,51 +5357,51 @@
       </c>
       <c r="C79" t="s">
         <v>294</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>295</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>297</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
@@ -5454,51 +5454,51 @@
       </c>
       <c r="C84" t="s">
         <v>300</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>301</v>
       </c>
       <c r="D85">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>302</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -5585,51 +5585,51 @@
       </c>
       <c r="C91" t="s">
         <v>308</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>309</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>310</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
@@ -5862,51 +5862,51 @@
       </c>
       <c r="C105" t="s">
         <v>325</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>233</v>
       </c>
       <c r="F105" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>327</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>329</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
@@ -6141,51 +6141,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="C120" t="s">
         <v>345</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="C121" t="s">
         <v>346</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>233</v>
       </c>
       <c r="F121" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>348</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>233</v>
       </c>
       <c r="F122" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6206,51 +6206,51 @@
         <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>352</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="C125" t="s">
         <v>353</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>65</v>
       </c>
       <c r="F125" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>354</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
@@ -6305,68 +6305,68 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>360</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>50</v>
       </c>
       <c r="F130" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>362</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>350</v>
       </c>
       <c r="F131" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="C132" t="s">
         <v>364</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>233</v>
       </c>
       <c r="F132" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="C133" t="s">
         <v>365</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>50</v>
       </c>
       <c r="F133" t="s">
         <v>51</v>
       </c>
     </row>