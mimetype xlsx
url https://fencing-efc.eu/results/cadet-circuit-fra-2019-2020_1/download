--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2311,153 +2311,153 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2677,85 +2677,85 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
@@ -2765,68 +2765,68 @@
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2927,85 +2927,85 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>57</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>59</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3015,102 +3015,102 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>60</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>61</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>62</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>76</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3530,51 +3530,51 @@
       </c>
       <c r="C69" t="s">
         <v>105</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>109</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>110</v>
       </c>
       <c r="F71" t="s">
@@ -3644,131 +3644,131 @@
       </c>
       <c r="C75" t="s">
         <v>116</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>118</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>123</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>124</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>91</v>
       </c>
       <c r="F80" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>125</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
@@ -3801,51 +3801,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>129</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>130</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>131</v>
       </c>
       <c r="F85" t="s">
         <v>132</v>
       </c>
     </row>
@@ -3895,51 +3895,51 @@
       </c>
       <c r="C88" t="s">
         <v>136</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>110</v>
       </c>
       <c r="F88" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>137</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>139</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
     </row>
@@ -4248,51 +4248,51 @@
       </c>
       <c r="C107" t="s">
         <v>164</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>168</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
@@ -4325,51 +4325,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>171</v>
       </c>
       <c r="D111">
         <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>172</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>173</v>
       </c>
       <c r="F112" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>175</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>173</v>
       </c>
       <c r="F113" t="s">
@@ -4559,88 +4559,88 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>110</v>
       </c>
       <c r="F125" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4653,133 +4653,133 @@
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>42</v>
       </c>
       <c r="F128" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>201</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>42</v>
       </c>
       <c r="F131" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>191</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>209</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>200</v>
       </c>
     </row>
@@ -5009,51 +5009,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>232</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
       <c r="F150" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>234</v>
       </c>
       <c r="D151">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>236</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>237</v>
@@ -5068,79 +5068,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>238</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>240</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>241</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>243</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>178</v>
       </c>
       <c r="F158" t="s">
         <v>179</v>
       </c>
     </row>
@@ -5172,51 +5172,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>246</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>247</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>248</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>17</v>
       </c>
       <c r="F163" t="s">
         <v>249</v>
       </c>
     </row>
@@ -5251,110 +5251,110 @@
         <v>179</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>252</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>253</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>254</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>255</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>256</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>257</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>258</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>42</v>
       </c>
       <c r="F172" t="s">
         <v>259</v>
       </c>
     </row>
@@ -5429,82 +5429,82 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>268</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>110</v>
       </c>
       <c r="F177" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>269</v>
       </c>
       <c r="D178">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>270</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>88</v>
       </c>
       <c r="F179" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>271</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>272</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>273</v>
@@ -5522,51 +5522,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>275</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>17</v>
       </c>
       <c r="F183" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>276</v>
       </c>
       <c r="D184">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E184" t="s">
         <v>110</v>
       </c>
       <c r="F184" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>277</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>17</v>
       </c>
       <c r="F185" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5587,79 +5587,79 @@
         <v>85</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>280</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>281</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>282</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>283</v>
       </c>
       <c r="D190">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>84</v>
       </c>
       <c r="F190" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5717,85 +5717,85 @@
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>285</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>286</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>287</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>288</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>289</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
@@ -5825,51 +5825,51 @@
       </c>
       <c r="C9" t="s">
         <v>292</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>110</v>
       </c>
       <c r="F9" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>294</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>295</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
@@ -5910,51 +5910,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>298</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>299</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>300</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
@@ -6211,51 +6211,51 @@
       </c>
       <c r="C31" t="s">
         <v>317</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>318</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>319</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
@@ -6313,51 +6313,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>323</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>324</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>325</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>326</v>
       </c>
     </row>
@@ -6752,51 +6752,51 @@
       </c>
       <c r="C60" t="s">
         <v>354</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>131</v>
       </c>
       <c r="F60" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>355</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>356</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>88</v>
       </c>
       <c r="F62" t="s">
         <v>89</v>
       </c>
     </row>
@@ -6809,91 +6809,91 @@
       </c>
       <c r="C63" t="s">
         <v>357</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>358</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>360</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>361</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>362</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
     </row>
@@ -6923,85 +6923,85 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>364</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>365</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>367</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>368</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>369</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>110</v>
       </c>
       <c r="F73" t="s">
         <v>370</v>
       </c>
     </row>
@@ -7011,111 +7011,111 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>371</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>372</v>
       </c>
       <c r="D75">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>373</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>131</v>
       </c>
       <c r="F76" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>374</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>110</v>
       </c>
       <c r="F77" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>376</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>377</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
@@ -7347,71 +7347,71 @@
       </c>
       <c r="C92" t="s">
         <v>395</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>389</v>
       </c>
       <c r="F92" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>397</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>399</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>400</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>197</v>
       </c>
     </row>
@@ -7532,51 +7532,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>407</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>408</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>410</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
@@ -7669,51 +7669,51 @@
       </c>
       <c r="C109" t="s">
         <v>418</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>131</v>
       </c>
       <c r="F109" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>419</v>
       </c>
       <c r="D110">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>110</v>
       </c>
       <c r="F110" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>420</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7723,51 +7723,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>421</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>422</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>423</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
@@ -7837,51 +7837,51 @@
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>427</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>428</v>
       </c>
       <c r="D119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>429</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>173</v>
       </c>
       <c r="F120" t="s">
         <v>174</v>
       </c>
     </row>
@@ -7951,51 +7951,51 @@
       </c>
       <c r="C124" t="s">
         <v>434</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>42</v>
       </c>
       <c r="F124" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>436</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>437</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8008,51 +8008,51 @@
       </c>
       <c r="C127" t="s">
         <v>438</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
       <c r="F127" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>439</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>440</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8226,51 +8226,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>455</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>88</v>
       </c>
       <c r="F140" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>456</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>42</v>
       </c>
       <c r="F141" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>457</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -8347,82 +8347,82 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>464</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>465</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>42</v>
       </c>
       <c r="F149" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>466</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>467</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>42</v>
       </c>
       <c r="F151" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>469</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>25</v>
       </c>
     </row>
@@ -8573,51 +8573,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>482</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>483</v>
       </c>
       <c r="F162" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>485</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>486</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>91</v>
       </c>
       <c r="F164" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
@@ -8632,102 +8632,102 @@
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>488</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>489</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>191</v>
       </c>
       <c r="F167" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>490</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>491</v>
       </c>
       <c r="D169">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>131</v>
       </c>
       <c r="F169" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>492</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>493</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>494</v>
@@ -8756,51 +8756,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>497</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>498</v>
       </c>
       <c r="D175">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>131</v>
       </c>
       <c r="F175" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>499</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>84</v>
       </c>
       <c r="F176" t="s">
         <v>85</v>
       </c>
     </row>
@@ -8866,51 +8866,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>505</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>88</v>
       </c>
       <c r="F181" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>507</v>
       </c>
       <c r="D182">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>88</v>
       </c>
       <c r="F182" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>508</v>
       </c>
       <c r="D183">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>509</v>
       </c>
       <c r="F183" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9084,85 +9084,85 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>525</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>131</v>
       </c>
       <c r="F194" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>527</v>
       </c>
       <c r="D195">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>110</v>
       </c>
       <c r="F195" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>528</v>
       </c>
       <c r="D196">
         <v>22</v>
       </c>
       <c r="E196" t="s">
         <v>178</v>
       </c>
       <c r="F196" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>529</v>
       </c>
       <c r="D197">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>263</v>
       </c>
       <c r="F197" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>531</v>
       </c>
       <c r="D198">
         <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>110</v>
       </c>
       <c r="F198" t="s">
         <v>313</v>
       </c>
     </row>
@@ -9378,51 +9378,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>546</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>17</v>
       </c>
       <c r="F212" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>547</v>
       </c>
       <c r="D213">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>17</v>
       </c>
       <c r="F213" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>548</v>
       </c>
       <c r="D214">
         <v>21</v>
       </c>
       <c r="E214" t="s">
         <v>178</v>
       </c>
       <c r="F214" t="s">
         <v>179</v>
       </c>
     </row>
@@ -9511,51 +9511,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>555</v>
       </c>
       <c r="D220">
         <v>22</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>556</v>
       </c>
       <c r="D221">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>110</v>
       </c>
       <c r="F221" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>558</v>
       </c>
       <c r="D222">
         <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
@@ -9604,51 +9604,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>562</v>
       </c>
       <c r="D226">
         <v>21</v>
       </c>
       <c r="E226" t="s">
         <v>66</v>
       </c>
       <c r="F226" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>564</v>
       </c>
       <c r="D227">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E227" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>565</v>
       </c>
       <c r="D228">
         <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>178</v>
       </c>
       <c r="F228" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
@@ -9714,68 +9714,68 @@
         <v>197</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>572</v>
       </c>
       <c r="D233">
         <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>573</v>
       </c>
       <c r="D234">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>20</v>
       </c>
       <c r="F234" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>574</v>
       </c>
       <c r="D235">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E235" t="s">
         <v>20</v>
       </c>
       <c r="F235" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>575</v>
       </c>
       <c r="D236">
         <v>21</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>518</v>
       </c>
     </row>