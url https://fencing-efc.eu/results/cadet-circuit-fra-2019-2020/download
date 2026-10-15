--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -2035,85 +2035,85 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2143,85 +2143,85 @@
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2433,51 +2433,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2592,51 +2592,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2734,88 +2734,88 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>70</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>71</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2842,71 +2842,71 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>77</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>78</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>72</v>
       </c>
       <c r="F50" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>80</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>82</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2919,68 +2919,68 @@
       </c>
       <c r="C53" t="s">
         <v>83</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>85</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>86</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>88</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
       <c r="F56" t="s">
@@ -3033,68 +3033,68 @@
       </c>
       <c r="C59" t="s">
         <v>94</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>89</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
@@ -3210,88 +3210,88 @@
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>72</v>
       </c>
       <c r="F69" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3304,51 +3304,51 @@
       </c>
       <c r="C73" t="s">
         <v>115</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>116</v>
       </c>
       <c r="F73" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>118</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
@@ -3577,51 +3577,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
@@ -3697,51 +3697,51 @@
       </c>
       <c r="C94" t="s">
         <v>148</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>89</v>
       </c>
       <c r="F94" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3774,71 +3774,71 @@
       </c>
       <c r="C98" t="s">
         <v>153</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>89</v>
       </c>
       <c r="F99" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
       <c r="F100" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>158</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>48</v>
       </c>
       <c r="F101" t="s">
@@ -3891,68 +3891,68 @@
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>89</v>
       </c>
       <c r="F106" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>166</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3999,51 +3999,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>170</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>171</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4261,159 +4261,159 @@
       </c>
       <c r="C124" t="s">
         <v>191</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>25</v>
       </c>
       <c r="F124" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>193</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>16</v>
       </c>
       <c r="F125" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>195</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>16</v>
       </c>
       <c r="F126" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>72</v>
       </c>
       <c r="F128" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>199</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>200</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>201</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
@@ -4592,82 +4592,82 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>217</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>72</v>
       </c>
       <c r="F144" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>219</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>220</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>222</v>
       </c>
       <c r="D147">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>223</v>
       </c>
       <c r="F147" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>225</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4702,167 +4702,167 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>72</v>
       </c>
       <c r="F151" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>231</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>177</v>
       </c>
       <c r="F153" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>232</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>89</v>
       </c>
       <c r="F154" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>233</v>
       </c>
       <c r="D155">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>235</v>
       </c>
       <c r="D156">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>177</v>
       </c>
       <c r="F156" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>237</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>238</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>25</v>
       </c>
       <c r="F158" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>239</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>241</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
@@ -4883,51 +4883,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>244</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>245</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>177</v>
       </c>
       <c r="F163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>246</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>177</v>
       </c>
       <c r="F164" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5163,51 +5163,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>267</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>72</v>
       </c>
       <c r="F179" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>268</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>269</v>
       </c>
       <c r="F180" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>271</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
@@ -5228,116 +5228,116 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>274</v>
       </c>
       <c r="D183">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>177</v>
       </c>
       <c r="F183" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>275</v>
       </c>
       <c r="D184">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>276</v>
       </c>
       <c r="D185">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>72</v>
       </c>
       <c r="F185" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>277</v>
       </c>
       <c r="D186">
         <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>278</v>
       </c>
       <c r="D187">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>89</v>
       </c>
       <c r="F187" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>280</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>281</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
@@ -5392,102 +5392,102 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>286</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>177</v>
       </c>
       <c r="F193" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>287</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>289</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>290</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>16</v>
       </c>
       <c r="F196" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>292</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>16</v>
       </c>
       <c r="F197" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>293</v>
       </c>
       <c r="D198">
         <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>89</v>
       </c>
       <c r="F198" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5707,51 +5707,51 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>305</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>306</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>307</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
@@ -5832,51 +5832,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>313</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>314</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>315</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>89</v>
       </c>
       <c r="F16" t="s">
         <v>316</v>
       </c>
     </row>
@@ -5923,68 +5923,68 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>320</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>321</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>322</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>323</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>324</v>
       </c>
     </row>
@@ -6011,51 +6011,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>326</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>327</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>328</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
@@ -6366,51 +6366,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>350</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>351</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>353</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6463,68 +6463,68 @@
       </c>
       <c r="C49" t="s">
         <v>357</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>89</v>
       </c>
       <c r="F49" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>358</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>360</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>362</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
@@ -6557,85 +6557,85 @@
       </c>
       <c r="C54" t="s">
         <v>365</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>366</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>367</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>368</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>369</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
@@ -6651,91 +6651,91 @@
       </c>
       <c r="C59" t="s">
         <v>371</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>372</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>374</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>177</v>
       </c>
       <c r="F61" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>376</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>378</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>69</v>
       </c>
     </row>
@@ -6782,91 +6782,91 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>381</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>382</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>383</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>385</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>386</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
@@ -6919,51 +6919,51 @@
       </c>
       <c r="C73" t="s">
         <v>390</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>391</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>392</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7073,91 +7073,91 @@
       </c>
       <c r="C81" t="s">
         <v>399</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>223</v>
       </c>
       <c r="F81" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>400</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>401</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>402</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>403</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
     </row>
@@ -7569,51 +7569,51 @@
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>433</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>434</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>177</v>
       </c>
       <c r="F109" t="s">
         <v>207</v>
       </c>
     </row>
@@ -7626,68 +7626,68 @@
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>72</v>
       </c>
       <c r="F110" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>436</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>437</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>72</v>
       </c>
       <c r="F112" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>438</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>177</v>
       </c>
       <c r="F113" t="s">
@@ -7774,51 +7774,51 @@
       </c>
       <c r="C118" t="s">
         <v>445</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>446</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>72</v>
       </c>
       <c r="F119" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>448</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>25</v>
       </c>
       <c r="F120" t="s">
@@ -7851,51 +7851,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>451</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>452</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>116</v>
       </c>
       <c r="F123" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>453</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" t="s">
@@ -7911,71 +7911,71 @@
       </c>
       <c r="C125" t="s">
         <v>454</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>16</v>
       </c>
       <c r="F125" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>455</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>89</v>
       </c>
       <c r="F126" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>457</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>458</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>16</v>
       </c>
       <c r="F128" t="s">
@@ -8169,51 +8169,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>475</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>89</v>
       </c>
       <c r="F140" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>476</v>
       </c>
       <c r="D141">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>477</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>177</v>
       </c>
       <c r="F142" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -8282,51 +8282,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>483</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>16</v>
       </c>
       <c r="F147" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>484</v>
       </c>
       <c r="D148">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>181</v>
       </c>
       <c r="F148" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>486</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>89</v>
       </c>
       <c r="F149" t="s">
         <v>487</v>
       </c>
     </row>
@@ -8350,82 +8350,82 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>489</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>89</v>
       </c>
       <c r="F151" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>490</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>491</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>16</v>
       </c>
       <c r="F153" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>493</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>494</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>89</v>
       </c>
       <c r="F155" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>