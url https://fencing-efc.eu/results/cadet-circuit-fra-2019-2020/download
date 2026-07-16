--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2086,71 +2086,71 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2282,51 +2282,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2339,51 +2339,51 @@
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2629,51 +2629,51 @@
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>62</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -2700,102 +2700,102 @@
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>70</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>71</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
@@ -3130,151 +3130,151 @@
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>89</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>108</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
       <c r="F68" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>72</v>
       </c>
       <c r="F69" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>113</v>
       </c>
     </row>
@@ -3284,51 +3284,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>115</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>116</v>
       </c>
       <c r="F73" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>118</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74" t="s">
@@ -3361,51 +3361,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
       <c r="F77" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3418,51 +3418,51 @@
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>72</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>127</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>40</v>
       </c>
       <c r="F80" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>72</v>
       </c>
     </row>
@@ -3509,51 +3509,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -3714,51 +3714,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>152</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>25</v>
       </c>
       <c r="F97" t="s">
@@ -3871,51 +3871,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>161</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
     </row>
@@ -4093,68 +4093,68 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>179</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>180</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>183</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
       <c r="F118" t="s">
         <v>184</v>
       </c>
     </row>
@@ -4167,85 +4167,85 @@
       </c>
       <c r="C119" t="s">
         <v>185</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
       <c r="F119" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>186</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>187</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>25</v>
       </c>
       <c r="F122" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>189</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
@@ -4355,51 +4355,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>199</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>200</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
@@ -4414,51 +4414,51 @@
         <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>202</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>203</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>48</v>
       </c>
       <c r="F135" t="s">
         <v>205</v>
       </c>
     </row>
@@ -4482,51 +4482,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>208</v>
       </c>
       <c r="D137">
         <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>116</v>
       </c>
       <c r="F137" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>211</v>
@@ -4671,99 +4671,99 @@
         <v>87</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>226</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>227</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>72</v>
       </c>
       <c r="F151" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>231</v>
       </c>
       <c r="D153">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>177</v>
       </c>
       <c r="F153" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>232</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>89</v>
       </c>
       <c r="F154" t="s">
         <v>90</v>
       </c>
     </row>
@@ -4849,51 +4849,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>241</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>243</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>72</v>
       </c>
       <c r="F161" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>244</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
       <c r="F162" t="s">
         <v>190</v>
       </c>
     </row>
@@ -5016,51 +5016,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>256</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>16</v>
       </c>
       <c r="F170" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>258</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
       <c r="F171" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>259</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>48</v>
       </c>
       <c r="F172" t="s">
         <v>49</v>
       </c>
     </row>
@@ -5180,82 +5180,82 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>268</v>
       </c>
       <c r="D180">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>269</v>
       </c>
       <c r="F180" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>271</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>272</v>
       </c>
       <c r="D182">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>274</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>177</v>
       </c>
       <c r="F183" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>275</v>
       </c>
       <c r="D184">
         <v>21</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>175</v>
       </c>
     </row>
@@ -5310,51 +5310,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>280</v>
       </c>
       <c r="D188">
         <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>281</v>
       </c>
       <c r="D189">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>282</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>177</v>
       </c>
       <c r="F190" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
@@ -5375,51 +5375,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>285</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>116</v>
       </c>
       <c r="F192" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>286</v>
       </c>
       <c r="D193">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>177</v>
       </c>
       <c r="F193" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>287</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
         <v>288</v>
       </c>
     </row>
@@ -5508,51 +5508,51 @@
         <v>224</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>296</v>
       </c>
       <c r="D200">
         <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>297</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>177</v>
       </c>
       <c r="F201" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>298</v>
       </c>
       <c r="D202">
         <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>48</v>
       </c>
       <c r="F202" t="s">
         <v>299</v>
       </c>
     </row>
@@ -5616,51 +5616,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>300</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>89</v>
       </c>
       <c r="F2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>301</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>72</v>
       </c>
       <c r="F3" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>302</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
     </row>
@@ -5758,51 +5758,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>308</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>309</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>310</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>311</v>
       </c>
     </row>
@@ -5849,51 +5849,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>314</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>315</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>89</v>
       </c>
       <c r="F16" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>317</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
     </row>
@@ -6062,51 +6062,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>329</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>330</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>331</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
@@ -6116,91 +6116,91 @@
       </c>
       <c r="C30" t="s">
         <v>332</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>72</v>
       </c>
       <c r="F30" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>334</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>335</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>337</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>339</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>340</v>
       </c>
     </row>
@@ -6264,85 +6264,85 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>344</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>345</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>346</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>347</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>348</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -6386,51 +6386,51 @@
       </c>
       <c r="C45" t="s">
         <v>351</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>353</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>354</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
     </row>
@@ -6520,51 +6520,51 @@
       </c>
       <c r="C52" t="s">
         <v>362</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>364</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>365</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
         <v>79</v>
       </c>
     </row>
@@ -6711,68 +6711,68 @@
       </c>
       <c r="C62" t="s">
         <v>376</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>378</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>379</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>116</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>380</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
     </row>
@@ -7204,151 +7204,151 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>407</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>408</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>410</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>411</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>89</v>
       </c>
       <c r="F91" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>413</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>72</v>
       </c>
       <c r="F92" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>414</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>416</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>177</v>
       </c>
       <c r="F94" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>418</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
@@ -7495,105 +7495,105 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>426</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>427</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>428</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>433</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
     </row>
@@ -7951,91 +7951,91 @@
       </c>
       <c r="C127" t="s">
         <v>457</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>458</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>16</v>
       </c>
       <c r="F128" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>459</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>460</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>462</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>356</v>
       </c>
     </row>
@@ -8056,65 +8056,65 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>464</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>89</v>
       </c>
       <c r="F133" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>466</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>467</v>
       </c>
       <c r="D135">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>16</v>
       </c>
       <c r="F135" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>469</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>89</v>
       </c>
       <c r="F136" t="s">
         <v>470</v>
       </c>
     </row>
@@ -8135,51 +8135,51 @@
         <v>43</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>472</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>473</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>475</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>89</v>
       </c>
       <c r="F140" t="s">
         <v>465</v>
       </c>
     </row>
@@ -8248,68 +8248,68 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>480</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>482</v>
       </c>
       <c r="D146">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>72</v>
       </c>
       <c r="F146" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>483</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>16</v>
       </c>
       <c r="F147" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>484</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>181</v>
       </c>
       <c r="F148" t="s">
         <v>485</v>
       </c>
     </row>
@@ -8412,141 +8412,141 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>494</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>89</v>
       </c>
       <c r="F155" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>496</v>
       </c>
       <c r="D156">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>223</v>
       </c>
       <c r="F156" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>497</v>
       </c>
       <c r="D157">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>89</v>
       </c>
       <c r="F157" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>498</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>499</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>500</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>501</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>502</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>503</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>16</v>
       </c>
       <c r="F163" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>