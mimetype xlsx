--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1460,51 +1460,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>80.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1597,51 +1597,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1657,51 +1657,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1737,71 +1737,71 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>20.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -1874,51 +1874,51 @@
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2065,51 +2065,51 @@
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2125,51 +2125,51 @@
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2182,51 +2182,51 @@
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
@@ -2239,51 +2239,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -2333,51 +2333,51 @@
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -2410,51 +2410,51 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
@@ -2487,51 +2487,51 @@
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>72</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
@@ -2681,91 +2681,91 @@
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3185,51 +3185,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="C93" t="s">
         <v>147</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="C94" t="s">
         <v>148</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>149</v>
       </c>
       <c r="F94" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3250,102 +3250,102 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
       <c r="F97" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="C100" t="s">
         <v>158</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="C101" t="s">
         <v>159</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="C102" t="s">
         <v>160</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3366,51 +3366,51 @@
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
@@ -3536,51 +3536,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>172</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>173</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>174</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -3887,51 +3887,51 @@
       </c>
       <c r="C21" t="s">
         <v>196</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>72</v>
       </c>
       <c r="F21" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>198</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>199</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -4124,51 +4124,51 @@
       </c>
       <c r="C33" t="s">
         <v>213</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>214</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>215</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -4281,71 +4281,71 @@
       </c>
       <c r="C41" t="s">
         <v>226</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>227</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>228</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>229</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -4381,51 +4381,51 @@
       </c>
       <c r="C46" t="s">
         <v>231</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>233</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>234</v>
       </c>
       <c r="F48" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4478,68 +4478,68 @@
       </c>
       <c r="C51" t="s">
         <v>239</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>241</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>242</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>234</v>
       </c>
       <c r="F53" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>244</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54" t="s">
@@ -4552,71 +4552,71 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>245</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>246</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>247</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>249</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4989,51 +4989,51 @@
       </c>
       <c r="C77" t="s">
         <v>274</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>72</v>
       </c>
       <c r="F77" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>276</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>278</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>72</v>
       </c>
       <c r="F79" t="s">
@@ -5066,71 +5066,71 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>281</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>282</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>72</v>
       </c>
       <c r="F82" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>283</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>285</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84" t="s">
@@ -5146,51 +5146,51 @@
       </c>
       <c r="C85" t="s">
         <v>286</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>287</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>288</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -5386,51 +5386,51 @@
       </c>
       <c r="C97" t="s">
         <v>300</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>72</v>
       </c>
       <c r="F97" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>301</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>302</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
@@ -5517,68 +5517,68 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>308</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="C105" t="s">
         <v>310</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>312</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>313</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
@@ -5599,51 +5599,51 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>315</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>18</v>
       </c>
       <c r="F109" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="C110" t="s">
         <v>316</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>317</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
     </row>
@@ -5752,51 +5752,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>329</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>18</v>
       </c>
       <c r="F118" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>330</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>331</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>18</v>
       </c>
       <c r="F120" t="s">
         <v>59</v>
       </c>
     </row>