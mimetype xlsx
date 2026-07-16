--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2311,153 +2311,153 @@
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2470,85 +2470,85 @@
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
@@ -2828,51 +2828,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2899,51 +2899,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>56</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -3160,51 +3160,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>75</v>
       </c>
       <c r="F53" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>77</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
@@ -3237,68 +3237,68 @@
       </c>
       <c r="C56" t="s">
         <v>80</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>82</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>83</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>84</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>86</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -3314,51 +3314,51 @@
       </c>
       <c r="C60" t="s">
         <v>87</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>89</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>90</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
@@ -3368,51 +3368,51 @@
       </c>
       <c r="C63" t="s">
         <v>91</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>93</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>94</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>95</v>
       </c>
       <c r="F65" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>98</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>99</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>100</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
@@ -3561,68 +3561,68 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>106</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>107</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>108</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>109</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>110</v>
       </c>
     </row>
@@ -3866,51 +3866,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>131</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>133</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3960,51 +3960,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>138</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4094,68 +4094,68 @@
       </c>
       <c r="C102" t="s">
         <v>148</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>19</v>
       </c>
       <c r="F102" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>149</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>150</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>152</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>75</v>
       </c>
       <c r="F105" t="s">
@@ -4171,68 +4171,68 @@
       </c>
       <c r="C106" t="s">
         <v>154</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>75</v>
       </c>
       <c r="F106" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>155</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>156</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>157</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>158</v>
       </c>
     </row>
@@ -4245,51 +4245,51 @@
       </c>
       <c r="C110" t="s">
         <v>159</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>75</v>
       </c>
       <c r="F110" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>160</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>161</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>75</v>
       </c>
       <c r="F112" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4336,68 +4336,68 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>166</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>167</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>168</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>169</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>19</v>
       </c>
       <c r="F118" t="s">
         <v>170</v>
       </c>
     </row>
@@ -4410,51 +4410,51 @@
       </c>
       <c r="C119" t="s">
         <v>171</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>119</v>
       </c>
       <c r="F119" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>172</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>173</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>174</v>
       </c>
       <c r="F121" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4504,51 +4504,51 @@
       </c>
       <c r="C124" t="s">
         <v>179</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>181</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>19</v>
       </c>
       <c r="F125" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>183</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
@@ -4584,71 +4584,71 @@
       </c>
       <c r="C128" t="s">
         <v>187</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>19</v>
       </c>
       <c r="F128" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>189</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>191</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>193</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>110</v>
       </c>
     </row>
@@ -4706,51 +4706,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>200</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>126</v>
       </c>
       <c r="F135" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>202</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
       <c r="F136" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>19</v>
       </c>
       <c r="F137" t="s">
         <v>49</v>
       </c>
     </row>
@@ -4805,51 +4805,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>209</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>84</v>
       </c>
       <c r="F141" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>211</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>19</v>
       </c>
       <c r="F142" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>213</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>84</v>
       </c>
       <c r="F143" t="s">
         <v>210</v>
       </c>
     </row>
@@ -4958,51 +4958,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>224</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>19</v>
       </c>
       <c r="F150" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>19</v>
       </c>
       <c r="F151" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>228</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>19</v>
       </c>
       <c r="F152" t="s">
         <v>113</v>
       </c>
     </row>
@@ -5091,51 +5091,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>236</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>19</v>
       </c>
       <c r="F159" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>238</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>239</v>
       </c>
       <c r="F160" t="s">
         <v>240</v>
       </c>
     </row>
@@ -5193,85 +5193,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>249</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>242</v>
       </c>
       <c r="F164" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>251</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>84</v>
       </c>
       <c r="F165" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>252</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>46</v>
       </c>
       <c r="F166" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>254</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>84</v>
       </c>
       <c r="F167" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>256</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>119</v>
       </c>
       <c r="F168" t="s">
         <v>120</v>
       </c>
     </row>
@@ -5346,51 +5346,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>262</v>
       </c>
       <c r="D173">
         <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>263</v>
       </c>
       <c r="F173" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>265</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>75</v>
       </c>
       <c r="F174" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>266</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>84</v>
       </c>
       <c r="F175" t="s">
         <v>210</v>
       </c>
     </row>
@@ -5428,51 +5428,51 @@
         <v>270</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>271</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>272</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>84</v>
       </c>
       <c r="F179" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>19</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5527,51 +5527,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>281</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>19</v>
       </c>
       <c r="F184" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>282</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>84</v>
       </c>
       <c r="F185" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>283</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>84</v>
       </c>
       <c r="F186" t="s">
         <v>255</v>
       </c>
     </row>
@@ -5621,88 +5621,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>284</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>285</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>286</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>288</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6005,51 +6005,51 @@
       </c>
       <c r="C22" t="s">
         <v>307</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>308</v>
       </c>
       <c r="F22" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>310</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>119</v>
       </c>
       <c r="F23" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>312</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>75</v>
       </c>
       <c r="F24" t="s">
@@ -6062,51 +6062,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>314</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>315</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>316</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -6238,170 +6238,170 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>326</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>327</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>328</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>329</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>330</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>331</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>332</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>333</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>334</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>126</v>
       </c>
       <c r="F43" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>335</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6411,51 +6411,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>336</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>337</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>338</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6468,88 +6468,88 @@
       </c>
       <c r="C48" t="s">
         <v>339</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>340</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>341</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>342</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>119</v>
       </c>
       <c r="F51" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>344</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
@@ -6676,68 +6676,68 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>353</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>354</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>355</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>357</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6764,51 +6764,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>359</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>361</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>362</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
@@ -7126,85 +7126,85 @@
       </c>
       <c r="C83" t="s">
         <v>382</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
       <c r="F83" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>383</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>384</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>385</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>386</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
@@ -7348,51 +7348,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>398</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>399</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>119</v>
       </c>
       <c r="F96" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>400</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>119</v>
       </c>
       <c r="F97" t="s">
@@ -7425,51 +7425,51 @@
       </c>
       <c r="C99" t="s">
         <v>404</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>19</v>
       </c>
       <c r="F99" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>406</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>407</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
@@ -7590,51 +7590,51 @@
       </c>
       <c r="C108" t="s">
         <v>416</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>418</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>75</v>
       </c>
       <c r="F109" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>420</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
     </row>
@@ -7678,68 +7678,68 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>423</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>424</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>425</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>23</v>
       </c>
       <c r="F115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>426</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>239</v>
       </c>
       <c r="F116" t="s">
@@ -7969,68 +7969,68 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>444</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>446</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>75</v>
       </c>
       <c r="F129" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>447</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>449</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
@@ -8130,119 +8130,119 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>457</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>19</v>
       </c>
       <c r="F138" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>458</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>19</v>
       </c>
       <c r="F139" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>459</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>75</v>
       </c>
       <c r="F140" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>461</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>19</v>
       </c>
       <c r="F141" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>462</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>19</v>
       </c>
       <c r="F142" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>463</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>464</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>465</v>
@@ -8325,51 +8325,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>471</v>
       </c>
       <c r="D150">
         <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>84</v>
       </c>
       <c r="F150" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>472</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>473</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>75</v>
       </c>
       <c r="F152" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
@@ -8560,102 +8560,102 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>494</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>119</v>
       </c>
       <c r="F164" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>495</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>84</v>
       </c>
       <c r="F165" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>496</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>84</v>
       </c>
       <c r="F166" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>497</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>19</v>
       </c>
       <c r="F167" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>498</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>500</v>
       </c>
       <c r="D169">
         <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>119</v>
       </c>
       <c r="F169" t="s">
         <v>501</v>
       </c>
     </row>
@@ -8710,51 +8710,51 @@
         <v>506</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>507</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>508</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>19</v>
       </c>
       <c r="F174" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>509</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>19</v>
       </c>
       <c r="F175" t="s">
         <v>510</v>
       </c>
     </row>
@@ -8863,102 +8863,102 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>518</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>242</v>
       </c>
       <c r="F182" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>519</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>19</v>
       </c>
       <c r="F183" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>521</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>19</v>
       </c>
       <c r="F184" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>523</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>19</v>
       </c>
       <c r="F185" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>524</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>19</v>
       </c>
       <c r="F186" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>525</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>95</v>
       </c>
       <c r="F187" t="s">
         <v>96</v>
       </c>
     </row>
@@ -9265,51 +9265,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>546</v>
       </c>
       <c r="D206">
         <v>23</v>
       </c>
       <c r="E206" t="s">
         <v>68</v>
       </c>
       <c r="F206" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>548</v>
       </c>
       <c r="D207">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>19</v>
       </c>
       <c r="F207" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>549</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>19</v>
       </c>
       <c r="F208" t="s">
         <v>137</v>
       </c>
     </row>
@@ -9327,51 +9327,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>551</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>552</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>84</v>
       </c>
       <c r="F211" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>553</v>
       </c>
       <c r="D212">
         <v>21</v>
       </c>
       <c r="E212" t="s">
         <v>84</v>
       </c>
       <c r="F212" t="s">
         <v>554</v>
       </c>
     </row>
@@ -9412,68 +9412,68 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>557</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>19</v>
       </c>
       <c r="F215" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>559</v>
       </c>
       <c r="D216">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>84</v>
       </c>
       <c r="F216" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>560</v>
       </c>
       <c r="D217">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E217" t="s">
         <v>84</v>
       </c>
       <c r="F217" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>561</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>84</v>
       </c>
       <c r="F218" t="s">
         <v>483</v>
       </c>
     </row>