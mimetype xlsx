--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2086,88 +2086,88 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2234,51 +2234,51 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -2288,91 +2288,91 @@
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -2710,51 +2710,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
@@ -2830,88 +2830,88 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2961,51 +2961,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
@@ -3201,51 +3201,51 @@
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
@@ -3358,51 +3358,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>131</v>
       </c>
       <c r="F72" t="s">
@@ -3418,51 +3418,51 @@
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
@@ -3478,51 +3478,51 @@
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
@@ -3695,51 +3695,51 @@
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>35</v>
       </c>
       <c r="F89" t="s">
@@ -3926,148 +3926,148 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>180</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>181</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>182</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>183</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>185</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>189</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
@@ -4083,88 +4083,88 @@
       </c>
       <c r="C107" t="s">
         <v>191</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>196</v>
       </c>
       <c r="D110">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>198</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
@@ -4220,51 +4220,51 @@
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>35</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>32</v>
       </c>
       <c r="F115" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>207</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
@@ -4340,51 +4340,51 @@
       </c>
       <c r="C120" t="s">
         <v>213</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>35</v>
       </c>
       <c r="F120" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>214</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>32</v>
       </c>
       <c r="F121" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>215</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>22</v>
       </c>
       <c r="F122" t="s">
@@ -4636,263 +4636,263 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>32</v>
       </c>
       <c r="F137" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>240</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>18</v>
       </c>
       <c r="F139" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>243</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>245</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
       <c r="F141" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>246</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>247</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>248</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>14</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>251</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
       <c r="F147" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>35</v>
       </c>
       <c r="F149" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>255</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
       <c r="F150" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>257</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>32</v>
       </c>
       <c r="F151" t="s">
         <v>258</v>
       </c>
     </row>
@@ -4964,68 +4964,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>264</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>266</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>268</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>269</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
@@ -5060,102 +5060,102 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>272</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>274</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>275</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>277</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>279</v>
       </c>
       <c r="D166">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>32</v>
       </c>
       <c r="F166" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>280</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="F167" t="s">
         <v>281</v>
       </c>
     </row>
@@ -5196,68 +5196,68 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>285</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>286</v>
       </c>
       <c r="D171">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>288</v>
       </c>
       <c r="D172">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>32</v>
       </c>
       <c r="F172" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>289</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173" t="s">
         <v>290</v>
       </c>
     </row>
@@ -5281,51 +5281,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>292</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>22</v>
       </c>
       <c r="F175" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>293</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>32</v>
       </c>
       <c r="F176" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>294</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>127</v>
       </c>
       <c r="F177" t="s">
         <v>295</v>
       </c>
     </row>
@@ -5539,51 +5539,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>309</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>310</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -5596,51 +5596,51 @@
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>311</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>312</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>313</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>314</v>
       </c>
     </row>
@@ -5867,51 +5867,51 @@
       </c>
       <c r="C18" t="s">
         <v>331</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>332</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>334</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -5944,71 +5944,71 @@
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>336</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>337</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>339</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>341</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
@@ -6084,51 +6084,51 @@
       </c>
       <c r="C29" t="s">
         <v>347</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>349</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>351</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
@@ -6144,51 +6144,51 @@
       </c>
       <c r="C32" t="s">
         <v>352</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>353</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>354</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
@@ -6221,91 +6221,91 @@
       </c>
       <c r="C36" t="s">
         <v>356</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>357</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>358</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>360</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>361</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
@@ -6461,51 +6461,51 @@
       </c>
       <c r="C48" t="s">
         <v>373</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>375</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>376</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
@@ -6621,51 +6621,51 @@
       </c>
       <c r="C56" t="s">
         <v>383</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>384</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>385</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
@@ -6758,91 +6758,91 @@
       </c>
       <c r="C63" t="s">
         <v>392</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>394</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>396</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>32</v>
       </c>
       <c r="F65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>397</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>398</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>399</v>
       </c>
     </row>
@@ -6895,51 +6895,51 @@
       </c>
       <c r="C70" t="s">
         <v>403</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>405</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>406</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
@@ -7072,91 +7072,91 @@
       </c>
       <c r="C79" t="s">
         <v>417</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>419</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>420</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>421</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>422</v>
       </c>
       <c r="F82" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>423</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
@@ -7252,51 +7252,51 @@
       </c>
       <c r="C88" t="s">
         <v>430</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>431</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>433</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
@@ -7412,51 +7412,51 @@
       </c>
       <c r="C96" t="s">
         <v>439</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>440</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>441</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
       <c r="F98" t="s">
@@ -8077,85 +8077,85 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>480</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>32</v>
       </c>
       <c r="F130" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>481</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>483</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>484</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>485</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>18</v>
       </c>
       <c r="F134" t="s">
         <v>190</v>
       </c>
     </row>
@@ -8179,184 +8179,184 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>487</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>131</v>
       </c>
       <c r="F136" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>488</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>127</v>
       </c>
       <c r="F137" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>489</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>491</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>493</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>32</v>
       </c>
       <c r="F140" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>495</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
       <c r="F141" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>496</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>32</v>
       </c>
       <c r="F142" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>498</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>32</v>
       </c>
       <c r="F143" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>499</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>32</v>
       </c>
       <c r="F144" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>500</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>32</v>
       </c>
       <c r="F145" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>32</v>
       </c>
       <c r="F146" t="s">
         <v>239</v>
       </c>
     </row>