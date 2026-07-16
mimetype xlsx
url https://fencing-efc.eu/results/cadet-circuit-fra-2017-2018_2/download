--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2334,51 +2334,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -2391,71 +2391,71 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -2471,111 +2471,111 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
@@ -2611,91 +2611,91 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2982,111 +2982,111 @@
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>84</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3216,71 +3216,71 @@
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>101</v>
       </c>
       <c r="F50" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>69</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
@@ -3336,51 +3336,51 @@
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
       <c r="F56" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>115</v>
       </c>
     </row>
@@ -3393,108 +3393,108 @@
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>120</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>121</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>122</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>69</v>
       </c>
       <c r="F63" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
@@ -3661,68 +3661,68 @@
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>69</v>
       </c>
       <c r="F73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>143</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>69</v>
       </c>
       <c r="F75" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -3958,51 +3958,51 @@
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>37</v>
       </c>
       <c r="F89" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
@@ -4198,51 +4198,51 @@
       </c>
       <c r="C100" t="s">
         <v>182</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>184</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>84</v>
       </c>
       <c r="F101" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>185</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -4298,51 +4298,51 @@
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>57</v>
       </c>
       <c r="F105" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>30</v>
       </c>
       <c r="F106" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
@@ -4575,71 +4575,71 @@
       </c>
       <c r="C119" t="s">
         <v>215</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>217</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>218</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>200</v>
       </c>
       <c r="F121" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
@@ -4729,51 +4729,51 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>126</v>
       </c>
       <c r="F128" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>231</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
@@ -4905,85 +4905,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>244</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>246</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>248</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>69</v>
       </c>
       <c r="F139" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>250</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>41</v>
       </c>
       <c r="F140" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>252</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>253</v>
       </c>
     </row>
@@ -5213,51 +5213,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>274</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>275</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>276</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>30</v>
       </c>
       <c r="F158" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
@@ -5309,51 +5309,51 @@
         <v>211</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>281</v>
       </c>
       <c r="D162">
         <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>282</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>283</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
@@ -5374,51 +5374,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>285</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>286</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>288</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>289</v>
       </c>
     </row>
@@ -5442,96 +5442,96 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>292</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>74</v>
       </c>
       <c r="F170" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>294</v>
       </c>
       <c r="D171">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>295</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>210</v>
       </c>
       <c r="F172" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>296</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>297</v>
       </c>
       <c r="D174">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>299</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>300</v>
       </c>
     </row>
@@ -5671,51 +5671,51 @@
         <v>219</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>313</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>314</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>210</v>
       </c>
       <c r="F185" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>316</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>57</v>
       </c>
       <c r="F186" t="s">
         <v>97</v>
       </c>
     </row>
@@ -5773,51 +5773,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>321</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>69</v>
       </c>
       <c r="F190" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>323</v>
       </c>
       <c r="D191">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5884,51 +5884,51 @@
       </c>
       <c r="C3" t="s">
         <v>325</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>326</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>327</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -6024,51 +6024,51 @@
       </c>
       <c r="C10" t="s">
         <v>334</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>335</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>337</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -6144,51 +6144,51 @@
       </c>
       <c r="C16" t="s">
         <v>342</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>343</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="F17" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>345</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>200</v>
       </c>
       <c r="F18" t="s">
@@ -6201,91 +6201,91 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>347</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>348</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>349</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>351</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>353</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6358,51 +6358,51 @@
       </c>
       <c r="C27" t="s">
         <v>358</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>360</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>361</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>74</v>
       </c>
       <c r="F29" t="s">
@@ -6475,51 +6475,51 @@
       </c>
       <c r="C33" t="s">
         <v>367</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>368</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>369</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
     </row>
@@ -6592,51 +6592,51 @@
       </c>
       <c r="C39" t="s">
         <v>375</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>377</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>69</v>
       </c>
       <c r="F40" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>378</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>138</v>
       </c>
       <c r="F41" t="s">
@@ -6769,51 +6769,51 @@
       </c>
       <c r="C48" t="s">
         <v>387</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>389</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>390</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6943,71 +6943,71 @@
       </c>
       <c r="C57" t="s">
         <v>400</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>402</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>403</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>57</v>
       </c>
       <c r="F59" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>404</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -7485,51 +7485,51 @@
       </c>
       <c r="C85" t="s">
         <v>434</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>84</v>
       </c>
       <c r="F85" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>436</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>74</v>
       </c>
       <c r="F86" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>437</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>200</v>
       </c>
       <c r="F87" t="s">
@@ -7642,51 +7642,51 @@
       </c>
       <c r="C93" t="s">
         <v>446</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>447</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>200</v>
       </c>
       <c r="F94" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>449</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>450</v>
       </c>
       <c r="F95" t="s">
@@ -7762,91 +7762,91 @@
       </c>
       <c r="C99" t="s">
         <v>456</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>37</v>
       </c>
       <c r="F99" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>457</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>459</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>460</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>138</v>
       </c>
       <c r="F102" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>461</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
@@ -7899,51 +7899,51 @@
       </c>
       <c r="C106" t="s">
         <v>465</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>467</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>468</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8110,51 +8110,51 @@
       </c>
       <c r="C117" t="s">
         <v>480</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>138</v>
       </c>
       <c r="F117" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>481</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>482</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -8301,51 +8301,51 @@
       </c>
       <c r="C127" t="s">
         <v>491</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>57</v>
       </c>
       <c r="F127" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>492</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>84</v>
       </c>
       <c r="F128" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>493</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>69</v>
       </c>
       <c r="F129" t="s">
@@ -8423,99 +8423,99 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>501</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>502</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>504</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>506</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>507</v>
       </c>
       <c r="F137" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>509</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>510</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>200</v>
       </c>
       <c r="F139" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -8567,51 +8567,51 @@
         <v>516</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>517</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>518</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>519</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>412</v>
       </c>
     </row>
@@ -8694,51 +8694,51 @@
         <v>526</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>527</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>528</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>530</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
@@ -8827,147 +8827,147 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>538</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>539</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>74</v>
       </c>
       <c r="F160" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>540</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>541</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>542</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>543</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>74</v>
       </c>
       <c r="F164" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>545</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>57</v>
       </c>
       <c r="F165" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>547</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>548</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
@@ -9022,96 +9022,96 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>553</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>555</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>556</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>557</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>558</v>
       </c>
       <c r="D175">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>559</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
@@ -9287,51 +9287,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>574</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>210</v>
       </c>
       <c r="F188" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>576</v>
       </c>
       <c r="D189">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>577</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>69</v>
       </c>
       <c r="F190" t="s">
         <v>578</v>
       </c>
     </row>