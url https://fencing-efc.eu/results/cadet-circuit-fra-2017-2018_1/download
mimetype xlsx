--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2410,105 +2410,105 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
@@ -2541,51 +2541,51 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
@@ -2732,51 +2732,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2991,125 +2991,125 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>34</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3119,128 +3119,128 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>79</v>
       </c>
       <c r="F48" t="s">
@@ -3296,105 +3296,105 @@
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
@@ -3504,51 +3504,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>103</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
@@ -3638,91 +3638,91 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>58</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3915,51 +3915,51 @@
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4166,108 +4166,108 @@
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>58</v>
       </c>
       <c r="F96" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>161</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>58</v>
       </c>
       <c r="F101" t="s">
@@ -4383,51 +4383,51 @@
       </c>
       <c r="C107" t="s">
         <v>174</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4520,51 +4520,51 @@
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>134</v>
       </c>
       <c r="F114" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>186</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
@@ -5148,51 +5148,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>241</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
       <c r="F149" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5278,82 +5278,82 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>255</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>257</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>258</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>259</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>260</v>
       </c>
       <c r="F160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5377,85 +5377,85 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>265</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>266</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>53</v>
       </c>
       <c r="F164" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>267</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>58</v>
       </c>
       <c r="F165" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>268</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>269</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>260</v>
       </c>
       <c r="F167" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -5510,68 +5510,68 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>275</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>279</v>
       </c>
       <c r="D173">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>280</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
@@ -5609,51 +5609,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>285</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>100</v>
       </c>
       <c r="F177" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>253</v>
       </c>
       <c r="F178" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>288</v>
       </c>
       <c r="D179">
         <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>253</v>
       </c>
       <c r="F179" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5720,51 +5720,51 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>289</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>291</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>292</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>56</v>
       </c>
     </row>
@@ -5777,51 +5777,51 @@
       </c>
       <c r="C5" t="s">
         <v>293</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>290</v>
       </c>
       <c r="F5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>294</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>295</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
@@ -6011,51 +6011,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>306</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>307</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>308</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -6512,51 +6512,51 @@
       </c>
       <c r="C44" t="s">
         <v>340</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>342</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>343</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6566,51 +6566,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>344</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>345</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>346</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6908,88 +6908,88 @@
       </c>
       <c r="C65" t="s">
         <v>364</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>365</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>366</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>367</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>368</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>290</v>
       </c>
     </row>
@@ -7036,51 +7036,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>371</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>373</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>374</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -7190,51 +7190,51 @@
       </c>
       <c r="C80" t="s">
         <v>383</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>385</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>386</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>387</v>
       </c>
     </row>
@@ -7267,142 +7267,142 @@
       </c>
       <c r="C84" t="s">
         <v>389</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>253</v>
       </c>
       <c r="F84" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>391</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>392</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>393</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>394</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>100</v>
       </c>
       <c r="F88" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>395</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>396</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>398</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>399</v>
       </c>
       <c r="F91" t="s">
@@ -7529,51 +7529,51 @@
       </c>
       <c r="C98" t="s">
         <v>406</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>407</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>408</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>58</v>
       </c>
       <c r="F100" t="s">
         <v>73</v>
       </c>
     </row>
@@ -7643,51 +7643,51 @@
       </c>
       <c r="C104" t="s">
         <v>413</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>58</v>
       </c>
       <c r="F105" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>417</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>418</v>
       </c>
       <c r="F106" t="s">
@@ -7740,108 +7740,108 @@
       </c>
       <c r="C109" t="s">
         <v>424</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>426</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>427</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>428</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>429</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>430</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
@@ -8071,51 +8071,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>445</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>447</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>100</v>
       </c>
       <c r="F127" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>448</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
@@ -8159,65 +8159,65 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>452</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>253</v>
       </c>
       <c r="F131" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>453</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>454</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>58</v>
       </c>
       <c r="F133" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>456</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>457</v>
       </c>
     </row>
@@ -8238,51 +8238,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>459</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>460</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>461</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>204</v>
       </c>
     </row>
@@ -8549,51 +8549,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>484</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>485</v>
       </c>
       <c r="F155" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>487</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>488</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -8645,51 +8645,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>494</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>495</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>496</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
@@ -8874,51 +8874,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>511</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>134</v>
       </c>
       <c r="F175" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>512</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>28</v>
       </c>
       <c r="F176" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>513</v>
       </c>
       <c r="D177">
         <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
@@ -8990,68 +8990,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>520</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>260</v>
       </c>
       <c r="F182" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>521</v>
       </c>
       <c r="D183">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>522</v>
       </c>
       <c r="D184">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>179</v>
       </c>
       <c r="F184" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>524</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="F185" t="s">
         <v>242</v>
       </c>
     </row>
@@ -9259,51 +9259,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>543</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>179</v>
       </c>
       <c r="F198" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>544</v>
       </c>
       <c r="D199">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>134</v>
       </c>
       <c r="F199" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>545</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" t="s">
         <v>546</v>
       </c>
     </row>
@@ -9409,51 +9409,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>554</v>
       </c>
       <c r="D207">
         <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>555</v>
       </c>
       <c r="D208">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>179</v>
       </c>
       <c r="F208" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>556</v>
       </c>
       <c r="D209">
         <v>22</v>
       </c>
       <c r="E209" t="s">
         <v>179</v>
       </c>
       <c r="F209" t="s">
         <v>482</v>
       </c>
     </row>
@@ -9474,51 +9474,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>558</v>
       </c>
       <c r="D211">
         <v>21</v>
       </c>
       <c r="E211" t="s">
         <v>260</v>
       </c>
       <c r="F211" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>560</v>
       </c>
       <c r="D212">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E212" t="s">
         <v>179</v>
       </c>
       <c r="F212" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>562</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>260</v>
       </c>
       <c r="F213" t="s">
         <v>411</v>
       </c>
     </row>
@@ -9542,85 +9542,85 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>564</v>
       </c>
       <c r="D215">
         <v>25</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>565</v>
       </c>
       <c r="D216">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>253</v>
       </c>
       <c r="F216" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>567</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>179</v>
       </c>
       <c r="F217" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>568</v>
       </c>
       <c r="D218">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E218" t="s">
         <v>100</v>
       </c>
       <c r="F218" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>569</v>
       </c>
       <c r="D219">
         <v>23</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
         <v>122</v>
       </c>
     </row>
@@ -9777,51 +9777,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>580</v>
       </c>
       <c r="D229">
         <v>23</v>
       </c>
       <c r="E229" t="s">
         <v>312</v>
       </c>
       <c r="F229" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>581</v>
       </c>
       <c r="D230">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>100</v>
       </c>
       <c r="F230" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="C231" t="s">
         <v>583</v>
       </c>
       <c r="D231">
         <v>24</v>
       </c>
       <c r="E231" t="s">
         <v>179</v>
       </c>
       <c r="F231" t="s">
         <v>180</v>
       </c>
     </row>