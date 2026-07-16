--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1479,51 +1479,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1539,51 +1539,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1730,51 +1730,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -1807,51 +1807,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -2078,71 +2078,71 @@
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>41</v>
       </c>
       <c r="F42" t="s">
@@ -2355,51 +2355,51 @@
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>26</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2486,71 +2486,71 @@
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -2646,131 +2646,131 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>115</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>59</v>
       </c>
       <c r="F72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>41</v>
       </c>
       <c r="F74" t="s">
@@ -2857,68 +2857,68 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>132</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>41</v>
       </c>
       <c r="F81" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>134</v>
       </c>
       <c r="F82" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2959,99 +2959,99 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>35</v>
       </c>
       <c r="F89" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>35</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3377,88 +3377,88 @@
       </c>
       <c r="C12" t="s">
         <v>162</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>164</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>165</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>166</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>167</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>59</v>
       </c>
       <c r="F16" t="s">
@@ -3494,171 +3494,171 @@
       </c>
       <c r="C18" t="s">
         <v>171</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>172</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>173</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>175</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>176</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>177</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>178</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>179</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>180</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3671,91 +3671,91 @@
       </c>
       <c r="C27" t="s">
         <v>181</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>182</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>183</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>184</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>185</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>59</v>
       </c>
       <c r="F31" t="s">
@@ -3811,51 +3811,51 @@
       </c>
       <c r="C34" t="s">
         <v>189</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>190</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>191</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
@@ -4085,91 +4085,91 @@
       </c>
       <c r="C48" t="s">
         <v>206</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>156</v>
       </c>
       <c r="F48" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>207</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>208</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>209</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>210</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
@@ -4185,51 +4185,51 @@
       </c>
       <c r="C53" t="s">
         <v>212</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>214</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>215</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -4265,51 +4265,51 @@
       </c>
       <c r="C57" t="s">
         <v>218</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>219</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
       <c r="F58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>220</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -4582,51 +4582,51 @@
       </c>
       <c r="C73" t="s">
         <v>239</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>240</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>242</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
@@ -4782,51 +4782,51 @@
       </c>
       <c r="C83" t="s">
         <v>253</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>59</v>
       </c>
       <c r="F83" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>255</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
@@ -4956,51 +4956,51 @@
       </c>
       <c r="C92" t="s">
         <v>264</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>59</v>
       </c>
       <c r="F93" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>266</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -5090,142 +5090,142 @@
       </c>
       <c r="C99" t="s">
         <v>271</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>272</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>274</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>275</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>277</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>278</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>279</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>41</v>
       </c>
       <c r="F105" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>280</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5280,51 +5280,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>286</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>287</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
       <c r="F111" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>288</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
@@ -5483,51 +5483,51 @@
         <v>305</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>306</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>308</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>232</v>
       </c>
     </row>