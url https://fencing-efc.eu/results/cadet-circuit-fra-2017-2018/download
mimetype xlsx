--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1399,71 +1399,71 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -1613,51 +1613,51 @@
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1984,51 +1984,51 @@
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2178,51 +2178,51 @@
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>41</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>26</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2238,71 +2238,71 @@
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
@@ -2392,71 +2392,71 @@
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2469,51 +2469,51 @@
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
@@ -2706,51 +2706,51 @@
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>59</v>
       </c>
       <c r="F72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
@@ -2786,51 +2786,51 @@
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
@@ -2891,102 +2891,102 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>132</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>41</v>
       </c>
       <c r="F81" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>134</v>
       </c>
       <c r="F82" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>136</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3160,51 +3160,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>150</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>151</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3277,91 +3277,91 @@
       </c>
       <c r="C7" t="s">
         <v>155</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>156</v>
       </c>
       <c r="F7" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>158</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>159</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>160</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>161</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -3731,51 +3731,51 @@
       </c>
       <c r="C30" t="s">
         <v>184</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>185</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>59</v>
       </c>
       <c r="F31" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>187</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -3831,51 +3831,51 @@
       </c>
       <c r="C35" t="s">
         <v>190</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>191</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -3928,91 +3928,91 @@
       </c>
       <c r="C40" t="s">
         <v>195</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>196</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>198</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>199</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>200</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4025,51 +4025,51 @@
       </c>
       <c r="C45" t="s">
         <v>201</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>59</v>
       </c>
       <c r="F45" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>202</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>204</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -4205,51 +4205,51 @@
       </c>
       <c r="C54" t="s">
         <v>214</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>215</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>216</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -4405,51 +4405,51 @@
       </c>
       <c r="C64" t="s">
         <v>228</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>230</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>231</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4502,51 +4502,51 @@
       </c>
       <c r="C69" t="s">
         <v>235</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>236</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>237</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>41</v>
       </c>
       <c r="F71" t="s">
@@ -4562,51 +4562,51 @@
       </c>
       <c r="C72" t="s">
         <v>238</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>59</v>
       </c>
       <c r="F72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>239</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>240</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
@@ -4682,71 +4682,71 @@
       </c>
       <c r="C78" t="s">
         <v>246</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>247</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>248</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>249</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
@@ -4802,91 +4802,91 @@
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>255</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>256</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>257</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>258</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4976,91 +4976,91 @@
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>59</v>
       </c>
       <c r="F93" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>266</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>59</v>
       </c>
       <c r="F95" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>268</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>41</v>
       </c>
       <c r="F96" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>269</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
     </row>
@@ -5232,51 +5232,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>281</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>282</v>
       </c>
       <c r="F107" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="C108" t="s">
         <v>284</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
@@ -5342,51 +5342,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>291</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>293</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>295</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
@@ -5407,144 +5407,144 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>299</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>156</v>
       </c>
       <c r="F118" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>300</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>302</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>303</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>304</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>306</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>307</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>308</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>