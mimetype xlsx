--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2294,51 +2294,51 @@
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -2374,71 +2374,71 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
@@ -2659,51 +2659,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2833,51 +2833,51 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
@@ -3061,91 +3061,91 @@
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -3303,51 +3303,51 @@
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3440,51 +3440,51 @@
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
@@ -3500,91 +3500,91 @@
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>55</v>
       </c>
       <c r="F70" t="s">
@@ -3640,51 +3640,51 @@
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>55</v>
       </c>
       <c r="F73" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3694,51 +3694,51 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>41</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3891,51 +3891,51 @@
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>33</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3945,51 +3945,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>55</v>
       </c>
       <c r="F91" t="s">
@@ -4096,51 +4096,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>55</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
@@ -4193,91 +4193,91 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>49</v>
       </c>
       <c r="F103" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>162</v>
       </c>
       <c r="F104" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>55</v>
       </c>
       <c r="F106" t="s">
@@ -4293,71 +4293,71 @@
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>185</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>55</v>
       </c>
       <c r="F109" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>49</v>
       </c>
       <c r="F110" t="s">
@@ -4550,51 +4550,51 @@
       </c>
       <c r="C120" t="s">
         <v>201</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>55</v>
       </c>
       <c r="F120" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4607,51 +4607,51 @@
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>162</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>55</v>
       </c>
       <c r="F124" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>55</v>
       </c>
       <c r="F125" t="s">
@@ -4885,85 +4885,85 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>231</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>232</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>193</v>
       </c>
       <c r="F140" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>49</v>
       </c>
       <c r="F141" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>235</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>33</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
       <c r="F143" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5157,51 +5157,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>256</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>258</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>55</v>
       </c>
       <c r="F156" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>55</v>
       </c>
       <c r="F157" t="s">
         <v>261</v>
       </c>
     </row>
@@ -5366,113 +5366,113 @@
         <v>276</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>277</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>279</v>
       </c>
       <c r="D170">
         <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>282</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>284</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>55</v>
       </c>
       <c r="F173" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>285</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>67</v>
       </c>
       <c r="F174" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5626,51 +5626,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>299</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>55</v>
       </c>
       <c r="F184" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>300</v>
       </c>
       <c r="D185">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>162</v>
       </c>
       <c r="F185" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>302</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>55</v>
       </c>
       <c r="F186" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5694,51 +5694,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>305</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>162</v>
       </c>
       <c r="F188" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>306</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>55</v>
       </c>
       <c r="F189" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>308</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>67</v>
       </c>
       <c r="F190" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5762,51 +5762,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>310</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>311</v>
       </c>
       <c r="D193">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>55</v>
       </c>
       <c r="F193" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5861,102 +5861,102 @@
         <v>318</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>319</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>320</v>
       </c>
       <c r="D199">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>23</v>
       </c>
       <c r="F199" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>322</v>
       </c>
       <c r="D200">
         <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>323</v>
       </c>
       <c r="D201">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>41</v>
       </c>
       <c r="F202" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>327</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>55</v>
       </c>
       <c r="F203" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6096,51 +6096,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>341</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>55</v>
       </c>
       <c r="F212" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>342</v>
       </c>
       <c r="D213">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E213" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>343</v>
       </c>
       <c r="D214">
         <v>24</v>
       </c>
       <c r="E214" t="s">
         <v>218</v>
       </c>
       <c r="F214" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
@@ -6158,51 +6158,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>345</v>
       </c>
       <c r="D216">
         <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>346</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>55</v>
       </c>
       <c r="F217" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>347</v>
       </c>
       <c r="D218">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>49</v>
       </c>
       <c r="F218" t="s">
         <v>276</v>
       </c>
     </row>
@@ -6477,51 +6477,51 @@
       </c>
       <c r="C12" t="s">
         <v>361</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>362</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>363</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>365</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
@@ -6988,51 +6988,51 @@
       </c>
       <c r="C38" t="s">
         <v>402</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>404</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>406</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
@@ -7193,88 +7193,88 @@
       </c>
       <c r="C49" t="s">
         <v>416</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>417</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>418</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>419</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>55</v>
       </c>
       <c r="F52" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>420</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
@@ -7330,68 +7330,68 @@
       </c>
       <c r="C56" t="s">
         <v>423</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>424</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>425</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>426</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -7498,51 +7498,51 @@
       </c>
       <c r="C65" t="s">
         <v>435</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>437</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>439</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>162</v>
       </c>
       <c r="F67" t="s">
@@ -7558,51 +7558,51 @@
       </c>
       <c r="C68" t="s">
         <v>441</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>442</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>443</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>55</v>
       </c>
       <c r="F70" t="s">
         <v>391</v>
       </c>
     </row>
@@ -7769,51 +7769,51 @@
       </c>
       <c r="C79" t="s">
         <v>457</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>458</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>460</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8020,51 +8020,51 @@
       </c>
       <c r="C92" t="s">
         <v>473</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>55</v>
       </c>
       <c r="F92" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>474</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>49</v>
       </c>
       <c r="F93" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>475</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
@@ -8100,51 +8100,51 @@
       </c>
       <c r="C96" t="s">
         <v>477</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>55</v>
       </c>
       <c r="F96" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>478</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>44</v>
       </c>
       <c r="F97" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>480</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8488,71 +8488,71 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>507</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>508</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>55</v>
       </c>
       <c r="F117" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>509</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>510</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>55</v>
       </c>
       <c r="F119" t="s">
         <v>511</v>
       </c>
     </row>
@@ -8605,91 +8605,91 @@
       </c>
       <c r="C122" t="s">
         <v>515</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>55</v>
       </c>
       <c r="F122" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>516</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>67</v>
       </c>
       <c r="F123" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>517</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>55</v>
       </c>
       <c r="F124" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>518</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>519</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
@@ -8965,51 +8965,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>543</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>41</v>
       </c>
       <c r="F143" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>544</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>545</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>55</v>
       </c>
       <c r="F145" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
@@ -9216,51 +9216,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>561</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>41</v>
       </c>
       <c r="F159" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>563</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>564</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>55</v>
       </c>
       <c r="F161" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -9275,51 +9275,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>566</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>567</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>162</v>
       </c>
       <c r="F164" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>569</v>
       </c>
       <c r="D165">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>570</v>
       </c>
       <c r="F165" t="s">
         <v>571</v>
       </c>
     </row>
@@ -9357,51 +9357,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>574</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>41</v>
       </c>
       <c r="F168" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>575</v>
       </c>
       <c r="D169">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>49</v>
       </c>
       <c r="F169" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>576</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>455</v>
       </c>
     </row>