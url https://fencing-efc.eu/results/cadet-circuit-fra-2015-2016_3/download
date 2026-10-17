--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -2526,51 +2526,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>39</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>40</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -3310,51 +3310,51 @@
       </c>
       <c r="C64" t="s">
         <v>100</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>26</v>
       </c>
       <c r="F64" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
@@ -3923,51 +3923,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>147</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>148</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>26</v>
       </c>
       <c r="F98" t="s">
@@ -3983,51 +3983,51 @@
       </c>
       <c r="C99" t="s">
         <v>150</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
       <c r="F99" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>26</v>
       </c>
       <c r="F100" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>153</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
@@ -4103,51 +4103,51 @@
       </c>
       <c r="C105" t="s">
         <v>160</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>162</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>164</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>165</v>
       </c>
       <c r="F107" t="s">
@@ -4180,71 +4180,71 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>168</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>169</v>
       </c>
       <c r="D110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>26</v>
       </c>
       <c r="F110" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>171</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>26</v>
       </c>
       <c r="F111" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>172</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>173</v>
       </c>
       <c r="F112" t="s">
@@ -4360,71 +4360,71 @@
       </c>
       <c r="C118" t="s">
         <v>182</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>183</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>185</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>186</v>
       </c>
       <c r="F120" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>188</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>26</v>
       </c>
       <c r="F121" t="s">
@@ -4888,51 +4888,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>229</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>230</v>
       </c>
       <c r="D149">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>26</v>
       </c>
       <c r="F149" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>232</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>137</v>
       </c>
       <c r="F150" t="s">
         <v>233</v>
       </c>
     </row>
@@ -5038,51 +5038,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>242</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>26</v>
       </c>
       <c r="F157" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>244</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>26</v>
       </c>
       <c r="F158" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>245</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>26</v>
       </c>
       <c r="F159" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5384,51 +5384,51 @@
       </c>
       <c r="C3" t="s">
         <v>266</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>267</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>268</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
@@ -5640,51 +5640,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>282</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>283</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>284</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>106</v>
       </c>
       <c r="F19" t="s">
@@ -5973,51 +5973,51 @@
       </c>
       <c r="C35" t="s">
         <v>304</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>305</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>306</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
     </row>
@@ -6047,51 +6047,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>309</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>310</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>311</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -6175,51 +6175,51 @@
       </c>
       <c r="C46" t="s">
         <v>316</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>317</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>319</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>165</v>
       </c>
       <c r="F48" t="s">
@@ -6474,88 +6474,88 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>338</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>339</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>340</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>341</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>343</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
@@ -7090,51 +7090,51 @@
       </c>
       <c r="C94" t="s">
         <v>381</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>186</v>
       </c>
       <c r="F94" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>383</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>26</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>384</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>26</v>
       </c>
     </row>
@@ -7147,51 +7147,51 @@
       </c>
       <c r="C97" t="s">
         <v>385</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>26</v>
       </c>
       <c r="F97" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>386</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>49</v>
       </c>
       <c r="F98" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>388</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>26</v>
       </c>
     </row>
@@ -7201,71 +7201,71 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>389</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>390</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>392</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>393</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>26</v>
       </c>
       <c r="F103" t="s">
         <v>90</v>
       </c>
     </row>
@@ -7295,51 +7295,51 @@
       </c>
       <c r="C105" t="s">
         <v>395</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
       <c r="F105" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>397</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>398</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>70</v>
       </c>
       <c r="F107" t="s">
@@ -7355,51 +7355,51 @@
       </c>
       <c r="C108" t="s">
         <v>399</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>106</v>
       </c>
       <c r="F108" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>400</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>26</v>
       </c>
       <c r="F109" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>402</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>26</v>
       </c>
       <c r="F110" t="s">
@@ -7515,51 +7515,51 @@
       </c>
       <c r="C116" t="s">
         <v>410</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>165</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>411</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>26</v>
       </c>
       <c r="F117" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>412</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
@@ -7575,51 +7575,51 @@
       </c>
       <c r="C119" t="s">
         <v>414</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>415</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>165</v>
       </c>
       <c r="F120" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>417</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>49</v>
       </c>
       <c r="F121" t="s">
@@ -7692,51 +7692,51 @@
       </c>
       <c r="C125" t="s">
         <v>422</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>424</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>425</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>49</v>
       </c>
       <c r="F127" t="s">
         <v>426</v>
       </c>
     </row>
@@ -7749,51 +7749,51 @@
       </c>
       <c r="C128" t="s">
         <v>427</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>428</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>49</v>
       </c>
       <c r="F129" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>430</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>44</v>
       </c>
       <c r="F130" t="s">
         <v>431</v>
       </c>
     </row>
@@ -7919,102 +7919,102 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>443</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>26</v>
       </c>
       <c r="F138" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>444</v>
       </c>
       <c r="D139">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>445</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>26</v>
       </c>
       <c r="F140" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>446</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>49</v>
       </c>
       <c r="F141" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>448</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>70</v>
       </c>
       <c r="F142" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>449</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>26</v>
       </c>
       <c r="F143" t="s">
         <v>145</v>
       </c>
     </row>
@@ -8250,51 +8250,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>466</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>26</v>
       </c>
       <c r="F158" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>467</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>468</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>26</v>
       </c>
       <c r="F160" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
@@ -8343,102 +8343,102 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>472</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>474</v>
       </c>
       <c r="D165">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>44</v>
       </c>
       <c r="F165" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>475</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>186</v>
       </c>
       <c r="F166" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>476</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>49</v>
       </c>
       <c r="F167" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>478</v>
       </c>
       <c r="D168">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>479</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>26</v>
       </c>
       <c r="F169" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
@@ -8697,119 +8697,119 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>500</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>137</v>
       </c>
       <c r="F185" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>502</v>
       </c>
       <c r="D186">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>137</v>
       </c>
       <c r="F186" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>503</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>44</v>
       </c>
       <c r="F187" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>504</v>
       </c>
       <c r="D188">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>186</v>
       </c>
       <c r="F188" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>505</v>
       </c>
       <c r="D189">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>506</v>
       </c>
       <c r="F189" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>508</v>
       </c>
       <c r="D190">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>165</v>
       </c>
       <c r="F190" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>509</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>26</v>
       </c>
       <c r="F191" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9020,51 +9020,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>530</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>26</v>
       </c>
       <c r="F204" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>532</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>26</v>
       </c>
       <c r="F205" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>534</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>186</v>
       </c>
       <c r="F206" t="s">
         <v>523</v>
       </c>
     </row>
@@ -9215,102 +9215,102 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>547</v>
       </c>
       <c r="D216">
         <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>130</v>
       </c>
       <c r="F216" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>548</v>
       </c>
       <c r="D217">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>49</v>
       </c>
       <c r="F217" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>549</v>
       </c>
       <c r="D218">
         <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>130</v>
       </c>
       <c r="F218" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>550</v>
       </c>
       <c r="D219">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>137</v>
       </c>
       <c r="F219" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>551</v>
       </c>
       <c r="D220">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
         <v>130</v>
       </c>
       <c r="F220" t="s">
         <v>543</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>