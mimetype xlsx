--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1247,51 +1247,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1344,91 +1344,91 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1481,51 +1481,51 @@
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
@@ -1601,51 +1601,51 @@
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1741,131 +1741,131 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2078,71 +2078,71 @@
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2218,91 +2218,91 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -2318,51 +2318,51 @@
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>111</v>
       </c>
       <c r="F64" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2418,111 +2418,111 @@
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>111</v>
       </c>
       <c r="F71" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
@@ -2672,51 +2672,51 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>111</v>
       </c>
       <c r="F83" t="s">
@@ -2772,51 +2772,51 @@
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -2869,51 +2869,51 @@
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>58</v>
       </c>
     </row>
@@ -3040,51 +3040,51 @@
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.5</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>111</v>
       </c>
       <c r="F101" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.5</v>
       </c>
       <c r="C102" t="s">
         <v>169</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>170</v>
       </c>
     </row>
@@ -3114,111 +3114,111 @@
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.5</v>
       </c>
       <c r="C105" t="s">
         <v>174</v>
       </c>
       <c r="D105">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>61</v>
       </c>
       <c r="F105" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>2.5</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>61</v>
       </c>
       <c r="F109" t="s">
@@ -3254,51 +3254,51 @@
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>111</v>
       </c>
       <c r="F111" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.5</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.5</v>
       </c>
       <c r="C113" t="s">
         <v>184</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>61</v>
       </c>
       <c r="F113" t="s">
         <v>185</v>
       </c>
     </row>
@@ -3342,102 +3342,102 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>196</v>
       </c>
       <c r="F120" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>198</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>111</v>
       </c>
       <c r="F121" t="s">
         <v>199</v>
       </c>
     </row>
@@ -3537,51 +3537,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>58</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
@@ -3602,51 +3602,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>61</v>
       </c>
       <c r="F132" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>216</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>