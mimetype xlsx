--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1304,51 +1304,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -1861,51 +1861,51 @@
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -1921,71 +1921,71 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46" t="s">
@@ -2058,51 +2058,51 @@
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
@@ -2338,51 +2338,51 @@
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>111</v>
       </c>
       <c r="F64" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
@@ -2498,51 +2498,51 @@
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>111</v>
       </c>
       <c r="F74" t="s">
@@ -2712,91 +2712,91 @@
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>111</v>
       </c>
       <c r="F83" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>58</v>
       </c>
       <c r="F87" t="s">
@@ -2943,51 +2943,51 @@
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -3427,96 +3427,96 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>198</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>111</v>
       </c>
       <c r="F121" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>200</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>201</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>202</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>19</v>
       </c>
       <c r="F125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>