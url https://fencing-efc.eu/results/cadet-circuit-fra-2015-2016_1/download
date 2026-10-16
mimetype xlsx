--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1969,51 +1969,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>26</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
@@ -2620,51 +2620,51 @@
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
       <c r="F89" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>123</v>
       </c>
     </row>
@@ -3241,51 +3241,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>93</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
@@ -3909,51 +3909,51 @@
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>198</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>199</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>200</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>61</v>
       </c>
       <c r="F22" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4934,51 +4934,51 @@
       </c>
       <c r="C72" t="s">
         <v>262</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>264</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>265</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5108,51 +5108,51 @@
       </c>
       <c r="C81" t="s">
         <v>272</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>273</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>274</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
@@ -5208,51 +5208,51 @@
       </c>
       <c r="C86" t="s">
         <v>278</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>61</v>
       </c>
       <c r="F86" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>279</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>280</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -5308,51 +5308,51 @@
       </c>
       <c r="C91" t="s">
         <v>283</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>285</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>286</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
@@ -5388,51 +5388,51 @@
       </c>
       <c r="C95" t="s">
         <v>290</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>61</v>
       </c>
       <c r="F95" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>291</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>128</v>
       </c>
       <c r="F96" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>292</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -5482,85 +5482,85 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>295</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>296</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>297</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>298</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>299</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>26</v>
       </c>
       <c r="F104" t="s">
         <v>27</v>
       </c>
     </row>
@@ -5683,51 +5683,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>310</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>61</v>
       </c>
       <c r="F112" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>311</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>312</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5751,51 +5751,51 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>314</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>315</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>61</v>
       </c>
       <c r="F117" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>317</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>128</v>
       </c>
       <c r="F118" t="s">
         <v>228</v>
       </c>
     </row>