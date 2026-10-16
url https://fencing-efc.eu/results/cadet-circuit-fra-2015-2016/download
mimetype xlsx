--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1582,51 +1582,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" t="s">
@@ -1682,51 +1682,51 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2053,51 +2053,51 @@
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
@@ -2110,51 +2110,51 @@
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -2267,51 +2267,51 @@
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -2404,91 +2404,91 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
@@ -2861,51 +2861,51 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>34</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -2938,51 +2938,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>147</v>
       </c>
       <c r="F97" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>174</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>176</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>102</v>
       </c>
     </row>