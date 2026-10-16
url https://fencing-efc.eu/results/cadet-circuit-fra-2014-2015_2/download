--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1086,51 +1086,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -1246,51 +1246,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -1566,71 +1566,71 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="C69" t="s">
         <v>139</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>141</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>142</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -2914,51 +2914,51 @@
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>179</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>181</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
@@ -2988,51 +2988,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>183</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>98</v>
       </c>
       <c r="F98" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>184</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
       <c r="F99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>186</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
       <c r="F100" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3189,51 +3189,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>204</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>22</v>
       </c>
       <c r="F111" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
@@ -3271,68 +3271,68 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>124</v>
       </c>
       <c r="F115" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>210</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
       <c r="F116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>211</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>213</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3353,51 +3353,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>215</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
         <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>59</v>
       </c>
     </row>