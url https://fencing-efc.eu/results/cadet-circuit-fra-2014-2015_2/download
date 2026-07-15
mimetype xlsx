--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1506,51 +1506,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -1786,51 +1786,51 @@
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -1866,51 +1866,51 @@
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>98</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -2103,71 +2103,71 @@
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>111</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -2303,91 +2303,91 @@
       </c>
       <c r="C63" t="s">
         <v>128</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>129</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>130</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>131</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>132</v>
       </c>
       <c r="F66" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>134</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
@@ -2717,91 +2717,91 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>163</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>167</v>
       </c>
       <c r="D87">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>168</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
@@ -2954,102 +2954,102 @@
       </c>
       <c r="C96" t="s">
         <v>181</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>182</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>183</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>98</v>
       </c>
       <c r="F98" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>184</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
       <c r="F99" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>186</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
       <c r="F100" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>187</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>29</v>
       </c>
     </row>
@@ -3237,51 +3237,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>206</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>207</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>124</v>
       </c>
       <c r="F115" t="s">
         <v>209</v>
       </c>
     </row>
@@ -3322,99 +3322,99 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>213</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>214</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>98</v>
       </c>
       <c r="F119" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>215</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>212</v>
       </c>
     </row>