--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1066,51 +1066,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1286,51 +1286,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -2243,131 +2243,131 @@
       </c>
       <c r="C60" t="s">
         <v>121</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>123</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>124</v>
       </c>
       <c r="F61" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>126</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>128</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>129</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>130</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>131</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>132</v>
       </c>
       <c r="F66" t="s">
@@ -2563,111 +2563,111 @@
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>156</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>157</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>46</v>
       </c>
       <c r="F80" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>159</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2834,71 +2834,71 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>172</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>173</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>46</v>
       </c>
       <c r="F91" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>175</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>98</v>
       </c>
       <c r="F92" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
@@ -3141,65 +3141,65 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>198</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>46</v>
       </c>
       <c r="F107" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>200</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>203</v>
       </c>
     </row>
@@ -3220,51 +3220,51 @@
         <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>206</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>207</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>29</v>
       </c>
     </row>