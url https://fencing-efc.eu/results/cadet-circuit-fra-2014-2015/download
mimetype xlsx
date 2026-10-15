--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1425,51 +1425,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1679,51 +1679,51 @@
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
@@ -1919,51 +1919,51 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>41</v>
       </c>
       <c r="F29" t="s">
@@ -2624,51 +2624,51 @@
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2761,51 +2761,51 @@
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -2961,51 +2961,51 @@
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
@@ -3355,85 +3355,85 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>27</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3480,51 +3480,51 @@
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>174</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>175</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>176</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -3657,51 +3657,51 @@
       </c>
       <c r="C11" t="s">
         <v>187</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>188</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>189</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3994,51 +3994,51 @@
       </c>
       <c r="C28" t="s">
         <v>208</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>209</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>182</v>
       </c>
       <c r="F29" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>210</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
@@ -4074,51 +4074,51 @@
       </c>
       <c r="C32" t="s">
         <v>212</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>214</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>182</v>
       </c>
       <c r="F33" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>215</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -4274,51 +4274,51 @@
       </c>
       <c r="C42" t="s">
         <v>226</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>227</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>228</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4568,51 +4568,51 @@
       </c>
       <c r="C57" t="s">
         <v>242</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>243</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>244</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4622,51 +4622,51 @@
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>247</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>248</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
@@ -4819,51 +4819,51 @@
       </c>
       <c r="C70" t="s">
         <v>257</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>258</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>260</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -4879,51 +4879,51 @@
       </c>
       <c r="C73" t="s">
         <v>261</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>263</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>264</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>265</v>
       </c>
       <c r="F75" t="s">
@@ -5210,71 +5210,71 @@
       </c>
       <c r="C90" t="s">
         <v>282</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>284</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>285</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>286</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>287</v>
       </c>
       <c r="F93" t="s">
         <v>288</v>
       </c>
     </row>
@@ -5389,85 +5389,85 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>296</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>71</v>
       </c>
       <c r="F100" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>297</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>299</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>41</v>
       </c>
       <c r="F102" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>300</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>301</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>207</v>
       </c>
     </row>
@@ -5491,51 +5491,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>304</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>71</v>
       </c>
       <c r="F106" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>305</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>306</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>287</v>
       </c>
       <c r="F108" t="s">
         <v>288</v>
       </c>
     </row>