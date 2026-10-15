--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1317,51 +1317,51 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1374,51 +1374,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1716,51 +1716,51 @@
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -1793,148 +1793,148 @@
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2024,51 +2024,51 @@
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2286,51 +2286,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2474,51 +2474,51 @@
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
@@ -2651,91 +2651,91 @@
       </c>
       <c r="C72" t="s">
         <v>116</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>117</v>
       </c>
       <c r="F72" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>119</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
@@ -2751,51 +2751,51 @@
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
@@ -2865,51 +2865,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -2936,51 +2936,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>144</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>145</v>
       </c>
     </row>
@@ -3250,51 +3250,51 @@
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3484,51 +3484,51 @@
       </c>
       <c r="C115" t="s">
         <v>188</v>
       </c>
       <c r="D115">
         <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>189</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
@@ -3655,51 +3655,51 @@
       </c>
       <c r="C124" t="s">
         <v>202</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
@@ -4046,51 +4046,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>19</v>
       </c>
       <c r="F147" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>243</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>25</v>
       </c>
       <c r="F149" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4125,51 +4125,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
       <c r="F152" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>251</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>252</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>253</v>
       </c>
       <c r="F154" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4190,51 +4190,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>257</v>
       </c>
       <c r="F157" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>259</v>
       </c>
       <c r="D158">
         <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4326,51 +4326,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>257</v>
       </c>
       <c r="F165" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>271</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -4388,51 +4388,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>273</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>275</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>276</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4487,51 +4487,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>19</v>
       </c>
       <c r="F174" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>286</v>
       </c>
       <c r="D176">
         <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>287</v>
       </c>
     </row>