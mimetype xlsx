--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1483,88 +1483,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1657,51 +1657,51 @@
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54" t="s">
@@ -2642,51 +2642,51 @@
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>102</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
@@ -2959,68 +2959,68 @@
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3608,65 +3608,65 @@
         <v>38</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>172</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>173</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>174</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
         <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>102</v>
       </c>
       <c r="F114" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
@@ -4209,51 +4209,51 @@
       </c>
       <c r="C22" t="s">
         <v>213</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>214</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>215</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
@@ -4329,51 +4329,51 @@
       </c>
       <c r="C28" t="s">
         <v>220</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>221</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>222</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
@@ -4609,51 +4609,51 @@
       </c>
       <c r="C42" t="s">
         <v>237</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>238</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>239</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
@@ -5500,51 +5500,51 @@
       </c>
       <c r="C87" t="s">
         <v>293</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>295</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>296</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>102</v>
       </c>
       <c r="F89" t="s">
@@ -5600,91 +5600,91 @@
       </c>
       <c r="C92" t="s">
         <v>300</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>102</v>
       </c>
       <c r="F92" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>302</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>79</v>
       </c>
       <c r="F93" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>303</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>127</v>
       </c>
       <c r="F94" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>304</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>305</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>160</v>
       </c>
       <c r="F96" t="s">
@@ -5777,51 +5777,51 @@
       </c>
       <c r="C101" t="s">
         <v>311</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>160</v>
       </c>
       <c r="F101" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>2.5</v>
       </c>
       <c r="C102" t="s">
         <v>312</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.5</v>
       </c>
       <c r="C103" t="s">
         <v>313</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" t="s">
@@ -5857,91 +5857,91 @@
       </c>
       <c r="C105" t="s">
         <v>315</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.5</v>
       </c>
       <c r="C106" t="s">
         <v>316</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.5</v>
       </c>
       <c r="C107" t="s">
         <v>317</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>319</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>160</v>
       </c>
       <c r="F108" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>320</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109" t="s">
@@ -5974,91 +5974,91 @@
       </c>
       <c r="C111" t="s">
         <v>322</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>2.5</v>
       </c>
       <c r="C112" t="s">
         <v>324</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.5</v>
       </c>
       <c r="C113" t="s">
         <v>326</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>160</v>
       </c>
       <c r="F113" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.5</v>
       </c>
       <c r="C114" t="s">
         <v>327</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
       <c r="F114" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>2.5</v>
       </c>
       <c r="C115" t="s">
         <v>328</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
       <c r="F115" t="s">
@@ -6091,99 +6091,99 @@
       </c>
       <c r="B117">
         <v>2.5</v>
       </c>
       <c r="C117" t="s">
         <v>330</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.5</v>
       </c>
       <c r="C118" t="s">
         <v>331</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>2.5</v>
       </c>
       <c r="C119" t="s">
         <v>332</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>333</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>334</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>335</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>48</v>
       </c>
       <c r="F122" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
@@ -6283,51 +6283,51 @@
         <v>342</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>343</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>344</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>345</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>160</v>
       </c>
       <c r="F131" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>