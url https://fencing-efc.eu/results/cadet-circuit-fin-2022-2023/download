--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1452,51 +1452,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1726,51 +1726,51 @@
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
@@ -2097,51 +2097,51 @@
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
@@ -2595,119 +2595,119 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>42</v>
       </c>
       <c r="F74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3133,51 +3133,51 @@
       </c>
       <c r="C20" t="s">
         <v>154</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>156</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>157</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
@@ -3273,71 +3273,71 @@
       </c>
       <c r="C27" t="s">
         <v>162</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>163</v>
       </c>
       <c r="F27" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>165</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>166</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>167</v>
       </c>
       <c r="F29" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>169</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>167</v>
       </c>
       <c r="F30" t="s">
@@ -3564,51 +3564,51 @@
       </c>
       <c r="C42" t="s">
         <v>185</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>186</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>187</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4152,51 +4152,51 @@
       </c>
       <c r="C72" t="s">
         <v>223</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>224</v>
       </c>
       <c r="F72" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>226</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>227</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>80</v>
       </c>
       <c r="F74" t="s">
@@ -4232,71 +4232,71 @@
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>231</v>
       </c>
       <c r="D77">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>80</v>
       </c>
       <c r="F77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>233</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4419,99 +4419,99 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>243</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>244</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>245</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>246</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>247</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>73</v>
       </c>
       <c r="F91" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>248</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>