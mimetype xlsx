--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1864,182 +1864,182 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2391,71 +2391,71 @@
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
@@ -2471,51 +2471,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2565,51 +2565,51 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2753,108 +2753,108 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2941,51 +2941,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>119</v>
       </c>
       <c r="F63" t="s">
@@ -3118,88 +3118,88 @@
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>43</v>
       </c>
       <c r="F95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>104</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3901,51 +3901,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>186</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>46</v>
       </c>
       <c r="F112" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="C113" t="s">
         <v>187</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="C114" t="s">
         <v>188</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="C115" t="s">
         <v>189</v>
@@ -4008,82 +4008,82 @@
         <v>193</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>194</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>104</v>
       </c>
       <c r="F120" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="C121" t="s">
         <v>197</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
@@ -4194,51 +4194,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>212</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>214</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>58</v>
       </c>
       <c r="F133" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4316,51 +4316,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>217</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>58</v>
       </c>
       <c r="F2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>218</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>219</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>64</v>
       </c>
     </row>
@@ -4450,51 +4450,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>227</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>228</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>104</v>
       </c>
       <c r="F10" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>229</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11" t="s">
@@ -4510,51 +4510,51 @@
       </c>
       <c r="C12" t="s">
         <v>230</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>231</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>139</v>
       </c>
       <c r="F14" t="s">
@@ -4610,51 +4610,51 @@
       </c>
       <c r="C17" t="s">
         <v>237</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>238</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>240</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
@@ -4821,51 +4821,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>253</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>254</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>255</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>139</v>
       </c>
       <c r="F30" t="s">
@@ -4935,51 +4935,51 @@
       </c>
       <c r="C34" t="s">
         <v>259</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>260</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>261</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5029,51 +5029,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>265</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>266</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>267</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5086,51 +5086,51 @@
       </c>
       <c r="C42" t="s">
         <v>268</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>270</v>
       </c>
       <c r="D43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>271</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
@@ -5180,108 +5180,108 @@
       </c>
       <c r="C47" t="s">
         <v>277</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>278</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>280</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>281</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>282</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>284</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
@@ -5394,51 +5394,51 @@
       </c>
       <c r="C58" t="s">
         <v>290</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>275</v>
       </c>
       <c r="F58" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>291</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>292</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>293</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>294</v>
       </c>
       <c r="F60" t="s">
@@ -5654,51 +5654,51 @@
       </c>
       <c r="C71" t="s">
         <v>309</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>104</v>
       </c>
       <c r="F71" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>310</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>311</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>119</v>
       </c>
       <c r="F73" t="s">
@@ -5734,51 +5734,51 @@
       </c>
       <c r="C75" t="s">
         <v>315</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>46</v>
       </c>
       <c r="F75" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>316</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>317</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>104</v>
       </c>
       <c r="F77" t="s">
@@ -5845,51 +5845,51 @@
       </c>
       <c r="C81" t="s">
         <v>322</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>58</v>
       </c>
       <c r="F81" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>323</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>324</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>76</v>
       </c>
     </row>
@@ -5942,91 +5942,91 @@
       </c>
       <c r="C86" t="s">
         <v>328</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>54</v>
       </c>
       <c r="F86" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>330</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>104</v>
       </c>
       <c r="F87" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>331</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>54</v>
       </c>
       <c r="F88" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>332</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>334</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
@@ -6162,51 +6162,51 @@
       </c>
       <c r="C97" t="s">
         <v>345</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>347</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>139</v>
       </c>
       <c r="F98" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>348</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>54</v>
       </c>
       <c r="F99" t="s">
@@ -6373,51 +6373,51 @@
       </c>
       <c r="C108" t="s">
         <v>359</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>46</v>
       </c>
       <c r="F108" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>360</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>361</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>104</v>
       </c>
       <c r="F110" t="s">
@@ -6547,51 +6547,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>368</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>369</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>54</v>
       </c>
       <c r="F118" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>370</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>139</v>
       </c>
       <c r="F119" t="s">
@@ -6798,102 +6798,102 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>383</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>139</v>
       </c>
       <c r="F130" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>384</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>46</v>
       </c>
       <c r="F131" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>385</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>104</v>
       </c>
       <c r="F132" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>386</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>387</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>388</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
@@ -6914,51 +6914,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>390</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>54</v>
       </c>
       <c r="F137" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>391</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>58</v>
       </c>
       <c r="F138" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>392</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>54</v>
       </c>
       <c r="F139" t="s">
         <v>135</v>
       </c>
     </row>
@@ -7072,51 +7072,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>400</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>104</v>
       </c>
       <c r="F147" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>401</v>
       </c>
       <c r="D148">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>402</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>104</v>
       </c>
       <c r="F149" t="s">
         <v>403</v>
       </c>
     </row>
@@ -7298,82 +7298,82 @@
         <v>122</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>417</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>418</v>
       </c>
       <c r="D162">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>54</v>
       </c>
       <c r="F162" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>419</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>420</v>
       </c>
       <c r="D164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>54</v>
       </c>
       <c r="F164" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>421</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>422</v>
       </c>
     </row>