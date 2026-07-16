--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1526,91 +1526,91 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1697,88 +1697,88 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1791,91 +1791,91 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
@@ -2025,51 +2025,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
@@ -2136,51 +2136,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
@@ -2381,165 +2381,165 @@
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>31</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>97</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>99</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2566,51 +2566,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
@@ -2626,88 +2626,88 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>114</v>
       </c>
       <c r="F65" t="s">
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3098,51 +3098,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>142</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>51</v>
       </c>
       <c r="F87" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>114</v>
       </c>
       <c r="F88" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
@@ -3256,51 +3256,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>156</v>
       </c>
       <c r="F98" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3318,51 +3318,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>156</v>
       </c>
       <c r="F103" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3425,51 +3425,51 @@
         <v>164</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>166</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>168</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>169</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
@@ -3499,51 +3499,51 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>171</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>172</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>173</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>174</v>
       </c>
       <c r="F9" t="s">
@@ -3653,51 +3653,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>184</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>185</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>186</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3867,51 +3867,51 @@
       </c>
       <c r="C26" t="s">
         <v>199</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>97</v>
       </c>
       <c r="F26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>200</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>201</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>89</v>
       </c>
       <c r="F28" t="s">
         <v>90</v>
       </c>
     </row>
@@ -4075,51 +4075,51 @@
       </c>
       <c r="C37" t="s">
         <v>210</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>211</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>212</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4220,51 +4220,51 @@
       </c>
       <c r="C45" t="s">
         <v>220</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>222</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>223</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4351,51 +4351,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>228</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>229</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>231</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
@@ -4548,71 +4548,71 @@
       </c>
       <c r="C62" t="s">
         <v>245</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>246</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>249</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
@@ -4625,51 +4625,51 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>250</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>251</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>253</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>51</v>
       </c>
       <c r="F68" t="s">
@@ -5130,91 +5130,91 @@
       </c>
       <c r="C92" t="s">
         <v>286</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>287</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>288</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>289</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>239</v>
       </c>
       <c r="F95" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>290</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>62</v>
       </c>
     </row>
@@ -5304,51 +5304,51 @@
       </c>
       <c r="C101" t="s">
         <v>296</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>51</v>
       </c>
       <c r="F101" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>298</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>239</v>
       </c>
       <c r="F102" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="C103" t="s">
         <v>299</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
       <c r="F103" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5417,51 +5417,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="C108" t="s">
         <v>305</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>51</v>
       </c>
       <c r="F108" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="C109" t="s">
         <v>306</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="C110" t="s">
         <v>307</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="F110" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
@@ -5496,51 +5496,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="C113" t="s">
         <v>310</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>239</v>
       </c>
       <c r="F113" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>311</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>312</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>239</v>
       </c>
       <c r="F115" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>