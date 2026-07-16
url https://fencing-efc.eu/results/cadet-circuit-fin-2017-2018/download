--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1708,85 +1708,85 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -2021,91 +2021,91 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -2121,51 +2121,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2252,68 +2252,68 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2574,51 +2574,51 @@
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2745,51 +2745,51 @@
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2816,51 +2816,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
@@ -2873,51 +2873,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>72</v>
       </c>
       <c r="F65" t="s">
@@ -3047,51 +3047,51 @@
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>129</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>56</v>
       </c>
       <c r="F74" t="s">
@@ -3144,51 +3144,51 @@
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>88</v>
       </c>
       <c r="F77" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>24</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
@@ -3221,51 +3221,51 @@
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
@@ -3412,51 +3412,51 @@
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3469,108 +3469,108 @@
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>56</v>
       </c>
       <c r="F94" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>24</v>
       </c>
       <c r="F95" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3697,91 +3697,91 @@
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>176</v>
       </c>
       <c r="F107" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>181</v>
       </c>
       <c r="F109" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>183</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>181</v>
       </c>
       <c r="F110" t="s">
@@ -3831,51 +3831,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>189</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>190</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>72</v>
       </c>
       <c r="F115" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
@@ -3941,167 +3941,167 @@
         <v>54</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>196</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>197</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>176</v>
       </c>
       <c r="F121" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>199</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>181</v>
       </c>
       <c r="F122" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>56</v>
       </c>
       <c r="F123" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>201</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>56</v>
       </c>
       <c r="F124" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>203</v>
       </c>
       <c r="D125">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>204</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>205</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>206</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>207</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>56</v>
       </c>
       <c r="F129" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
@@ -4266,51 +4266,51 @@
         <v>177</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>218</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>219</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4465,51 +4465,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>229</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>230</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>231</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -4721,51 +4721,51 @@
       </c>
       <c r="C22" t="s">
         <v>245</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>246</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>247</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
     </row>
@@ -4969,71 +4969,71 @@
       </c>
       <c r="C35" t="s">
         <v>260</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>226</v>
       </c>
       <c r="F35" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>261</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>262</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>263</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -5057,51 +5057,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>266</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>267</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>268</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
@@ -5168,68 +5168,68 @@
       </c>
       <c r="C46" t="s">
         <v>273</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>274</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>275</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>276</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
@@ -5245,51 +5245,51 @@
       </c>
       <c r="C50" t="s">
         <v>277</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>278</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>279</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
@@ -5887,51 +5887,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>320</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>321</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>56</v>
       </c>
       <c r="F84" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>323</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>226</v>
       </c>
       <c r="F85" t="s">
@@ -5947,51 +5947,51 @@
       </c>
       <c r="C86" t="s">
         <v>324</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>325</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>94</v>
       </c>
       <c r="F87" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>326</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>327</v>
       </c>
     </row>
@@ -6041,51 +6041,51 @@
       </c>
       <c r="C91" t="s">
         <v>330</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>331</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>332</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
@@ -6115,51 +6115,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>334</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>335</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>336</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>130</v>
       </c>
     </row>
@@ -6189,51 +6189,51 @@
       </c>
       <c r="C99" t="s">
         <v>338</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>339</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>340</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
@@ -6269,88 +6269,88 @@
       </c>
       <c r="C103" t="s">
         <v>343</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>344</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>345</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>346</v>
       </c>
       <c r="D106">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>44</v>
       </c>
       <c r="F106" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>347</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>44</v>
       </c>
       <c r="F107" t="s">
@@ -6366,51 +6366,51 @@
       </c>
       <c r="C108" t="s">
         <v>348</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>350</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>56</v>
       </c>
       <c r="F109" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>351</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
@@ -6426,51 +6426,51 @@
       </c>
       <c r="C111" t="s">
         <v>352</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>39</v>
       </c>
       <c r="F111" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>354</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>355</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>56</v>
       </c>
       <c r="F113" t="s">
         <v>303</v>
       </c>
     </row>
@@ -6494,51 +6494,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>357</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>56</v>
       </c>
       <c r="F115" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>359</v>
       </c>
       <c r="D116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>360</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
@@ -6641,136 +6641,136 @@
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>368</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>369</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>370</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>56</v>
       </c>
       <c r="F126" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>372</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>56</v>
       </c>
       <c r="F127" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>373</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>72</v>
       </c>
       <c r="F128" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>374</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>375</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>376</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>56</v>
       </c>
       <c r="F131" t="s">
         <v>161</v>
       </c>
     </row>
@@ -6811,51 +6811,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>379</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>181</v>
       </c>
       <c r="F134" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>381</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>382</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>24</v>
       </c>
       <c r="F136" t="s">
         <v>77</v>
       </c>
     </row>