--- v1 (2026-08-30)
+++ v2 (2026-10-16)
@@ -1240,51 +1240,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1460,51 +1460,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
@@ -1540,51 +1540,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
@@ -2071,51 +2071,51 @@
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>91</v>
       </c>
     </row>
@@ -2547,51 +2547,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
@@ -2700,51 +2700,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2791,51 +2791,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>142</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>144</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>145</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>124</v>
       </c>
       <c r="F4" t="s">
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C9" t="s">
         <v>153</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>155</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>156</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>124</v>
       </c>
       <c r="F11" t="s">
@@ -3051,51 +3051,51 @@
       </c>
       <c r="C15" t="s">
         <v>162</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>163</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>164</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
@@ -3268,88 +3268,88 @@
       </c>
       <c r="C26" t="s">
         <v>177</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>178</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>179</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
       <c r="F28" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>181</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>182</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>74</v>
       </c>
       <c r="F30" t="s">
@@ -3425,91 +3425,91 @@
       </c>
       <c r="C34" t="s">
         <v>188</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>190</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>192</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>194</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
@@ -3645,51 +3645,51 @@
       </c>
       <c r="C45" t="s">
         <v>205</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>206</v>
       </c>
       <c r="D46">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>207</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
@@ -4042,51 +4042,51 @@
       </c>
       <c r="C65" t="s">
         <v>232</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>233</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>234</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
@@ -4359,65 +4359,65 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>250</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>251</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>253</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>124</v>
       </c>
       <c r="F83" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>107</v>
       </c>
     </row>
@@ -4458,51 +4458,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>257</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>124</v>
       </c>
       <c r="F87" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>258</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>259</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89" t="s">
         <v>260</v>
       </c>
     </row>
@@ -4526,51 +4526,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>262</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>23</v>
       </c>
       <c r="F91" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>263</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>124</v>
       </c>
       <c r="F92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>264</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4645,51 +4645,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>269</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>270</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>271</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
         <v>24</v>
       </c>
     </row>