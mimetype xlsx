--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1209,51 +1209,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1269,51 +1269,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1589,51 +1589,51 @@
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
@@ -1800,51 +1800,51 @@
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
@@ -2040,85 +2040,85 @@
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -2318,159 +2318,159 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>107</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>109</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>110</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>111</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>113</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>114</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>115</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>116</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>69</v>
       </c>
       <c r="F9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>117</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3053,168 +3053,168 @@
       </c>
       <c r="C41" t="s">
         <v>158</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>159</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>136</v>
       </c>
       <c r="F42" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>160</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>136</v>
       </c>
       <c r="F43" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>161</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>162</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>163</v>
       </c>
       <c r="D46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>164</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>129</v>
       </c>
       <c r="F47" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>165</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>166</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
@@ -3367,51 +3367,51 @@
       </c>
       <c r="C57" t="s">
         <v>175</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>179</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>180</v>
       </c>
       <c r="F59" t="s">
@@ -3507,51 +3507,51 @@
       </c>
       <c r="C64" t="s">
         <v>187</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>188</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>66</v>
       </c>
       <c r="F65" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>189</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>190</v>
       </c>
     </row>
@@ -3629,51 +3629,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>196</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>149</v>
       </c>
       <c r="F71" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>66</v>
       </c>
       <c r="F73" t="s">
         <v>67</v>
       </c>
     </row>
@@ -3765,51 +3765,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>205</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>136</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>80</v>
       </c>
       <c r="F80" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>207</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
       <c r="F81" t="s">
         <v>42</v>
       </c>
     </row>