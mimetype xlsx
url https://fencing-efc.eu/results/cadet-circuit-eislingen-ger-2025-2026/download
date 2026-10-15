--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2539,51 +2539,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2610,51 +2610,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
@@ -2795,51 +2795,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
@@ -2917,51 +2917,51 @@
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
@@ -3022,51 +3022,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>70</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3372,85 +3372,85 @@
       </c>
       <c r="C59" t="s">
         <v>90</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>92</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>93</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>94</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>96</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>73</v>
       </c>
       <c r="F63" t="s">
@@ -3765,51 +3765,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>124</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>125</v>
       </c>
       <c r="D81">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>126</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
@@ -3925,51 +3925,51 @@
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>139</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>142</v>
       </c>
       <c r="F90" t="s">
@@ -4096,71 +4096,71 @@
       </c>
       <c r="C97" t="s">
         <v>152</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
       <c r="F97" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>37</v>
       </c>
       <c r="F98" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
@@ -4347,51 +4347,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>168</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>112</v>
       </c>
       <c r="F111" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>169</v>
       </c>
       <c r="D112">
         <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>73</v>
       </c>
       <c r="F112" t="s">
@@ -4515,51 +4515,51 @@
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>180</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121" t="s">
@@ -4723,51 +4723,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>73</v>
       </c>
       <c r="F131" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5056,65 +5056,65 @@
         <v>106</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>219</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>220</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>221</v>
       </c>
       <c r="D153">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>222</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>223</v>
@@ -5307,51 +5307,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>239</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>240</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>136</v>
       </c>
       <c r="F168" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>241</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>99</v>
       </c>
       <c r="F169" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5392,51 +5392,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>245</v>
       </c>
       <c r="D172">
         <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>37</v>
       </c>
       <c r="F172" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>247</v>
       </c>
       <c r="D173">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>249</v>
       </c>
       <c r="D174">
         <v>14</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5508,102 +5508,102 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>254</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>73</v>
       </c>
       <c r="F179" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>255</v>
       </c>
       <c r="D180">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>50</v>
       </c>
       <c r="F180" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>256</v>
       </c>
       <c r="D181">
         <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>73</v>
       </c>
       <c r="F181" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>257</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>73</v>
       </c>
       <c r="F182" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>258</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>99</v>
       </c>
       <c r="F183" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>260</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
@@ -6254,51 +6254,51 @@
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>313</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>314</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>315</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
@@ -6322,51 +6322,51 @@
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>317</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>318</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>319</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
@@ -6427,51 +6427,51 @@
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>323</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>324</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>325</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
@@ -6552,51 +6552,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>330</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>331</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>332</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
@@ -6643,51 +6643,51 @@
       </c>
       <c r="C33" t="s">
         <v>335</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>336</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>337</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
@@ -6714,51 +6714,51 @@
       </c>
       <c r="C37" t="s">
         <v>339</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>340</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>341</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6808,51 +6808,51 @@
       </c>
       <c r="C42" t="s">
         <v>346</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>348</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>349</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
@@ -6925,51 +6925,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>356</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>358</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>359</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>184</v>
       </c>
     </row>
@@ -7067,51 +7067,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>365</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>366</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>367</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
@@ -7198,51 +7198,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>373</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>374</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>375</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
@@ -7420,51 +7420,51 @@
       </c>
       <c r="C75" t="s">
         <v>386</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>388</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>389</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
@@ -7548,51 +7548,51 @@
       </c>
       <c r="C82" t="s">
         <v>395</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>99</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>396</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>99</v>
       </c>
       <c r="F83" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>397</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
     </row>
@@ -7753,51 +7753,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>407</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>408</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>409</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -7955,51 +7955,51 @@
       </c>
       <c r="C104" t="s">
         <v>418</v>
       </c>
       <c r="D104">
         <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>419</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>202</v>
       </c>
       <c r="F105" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>420</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
@@ -8066,51 +8066,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>424</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>426</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>37</v>
       </c>
       <c r="F111" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>427</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>73</v>
       </c>
       <c r="F112" t="s">
@@ -8388,88 +8388,88 @@
       </c>
       <c r="C127" t="s">
         <v>442</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>279</v>
       </c>
       <c r="F127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>443</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>444</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>445</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>446</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>99</v>
       </c>
       <c r="F131" t="s">
@@ -8482,71 +8482,71 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>447</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>448</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>449</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>73</v>
       </c>
       <c r="F134" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>451</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>99</v>
       </c>
       <c r="F135" t="s">
@@ -8632,102 +8632,102 @@
         <v>184</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>458</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>459</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>460</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>461</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>37</v>
       </c>
       <c r="F144" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>462</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>73</v>
       </c>
       <c r="F145" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>463</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>50</v>
       </c>
       <c r="F146" t="s">
         <v>387</v>
       </c>
     </row>
@@ -8785,51 +8785,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>468</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>469</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="C152" t="s">
         <v>470</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
@@ -9138,51 +9138,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>493</v>
       </c>
       <c r="D172">
         <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>494</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>495</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>497</v>
@@ -9358,133 +9358,133 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>512</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>73</v>
       </c>
       <c r="F186" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>513</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>514</v>
       </c>
       <c r="D188">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>515</v>
       </c>
       <c r="D189">
         <v>16</v>
       </c>
       <c r="E189" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>516</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>517</v>
       </c>
       <c r="F190" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>519</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>520</v>
       </c>
       <c r="F191" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>522</v>
       </c>
       <c r="D192">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>523</v>
       </c>
       <c r="D193">
         <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>136</v>
       </c>
       <c r="F193" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
@@ -9626,51 +9626,51 @@
         <v>121</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>535</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>536</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>37</v>
       </c>
       <c r="F204" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>537</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="F205" t="s">
         <v>150</v>
       </c>
     </row>
@@ -9711,102 +9711,102 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>542</v>
       </c>
       <c r="D208">
         <v>15</v>
       </c>
       <c r="E208" t="s">
         <v>73</v>
       </c>
       <c r="F208" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>543</v>
       </c>
       <c r="D209">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>279</v>
       </c>
       <c r="F209" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>544</v>
       </c>
       <c r="D210">
         <v>15</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>545</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>99</v>
       </c>
       <c r="F211" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>546</v>
       </c>
       <c r="D212">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>547</v>
       </c>
       <c r="D213">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>37</v>
       </c>
       <c r="F213" t="s">
         <v>184</v>
       </c>
     </row>
@@ -10002,113 +10002,113 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>219</v>
       </c>
       <c r="C226" t="s">
         <v>560</v>
       </c>
       <c r="D226">
         <v>16</v>
       </c>
       <c r="E226" t="s">
         <v>73</v>
       </c>
       <c r="F226" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>561</v>
       </c>
       <c r="D227">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>562</v>
       </c>
       <c r="D228">
         <v>14</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>222</v>
       </c>
       <c r="C229" t="s">
         <v>563</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>99</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>564</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="C231" t="s">
         <v>565</v>
       </c>
       <c r="D231">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>224</v>
       </c>
       <c r="C232" t="s">
         <v>566</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>37</v>
       </c>
       <c r="F232" t="s">
         <v>153</v>
       </c>
     </row>
@@ -10239,51 +10239,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>576</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="C242" t="s">
         <v>577</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>578</v>
       </c>
       <c r="D243">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>237</v>
@@ -10431,51 +10431,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>245</v>
       </c>
       <c r="C253" t="s">
         <v>589</v>
       </c>
       <c r="D253">
         <v>15</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>247</v>
       </c>
       <c r="C254" t="s">
         <v>591</v>
       </c>
       <c r="D254">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>73</v>
       </c>
       <c r="F254" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>247</v>
       </c>
       <c r="C255" t="s">
         <v>592</v>
       </c>
       <c r="D255">
         <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>593</v>
       </c>
       <c r="F255" t="s">
         <v>594</v>
       </c>
     </row>
@@ -10496,51 +10496,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>596</v>
       </c>
       <c r="D257">
         <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>22</v>
       </c>
       <c r="F257" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>251</v>
       </c>
       <c r="C258" t="s">
         <v>598</v>
       </c>
       <c r="D258">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E258" t="s">
         <v>307</v>
       </c>
       <c r="F258" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>252</v>
       </c>
       <c r="C259" t="s">
         <v>599</v>
       </c>
       <c r="D259">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>