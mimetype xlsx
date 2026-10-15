--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2245,119 +2245,119 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2714,51 +2714,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -2788,51 +2788,51 @@
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="C40" t="s">
         <v>66</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>67</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>68</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3127,51 +3127,51 @@
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>80</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
@@ -3289,51 +3289,51 @@
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>55</v>
       </c>
       <c r="F58" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
@@ -3423,51 +3423,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>105</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3571,51 +3571,51 @@
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>112</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>113</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3901,51 +3901,51 @@
       </c>
       <c r="C91" t="s">
         <v>133</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>97</v>
       </c>
       <c r="F91" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>135</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>137</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
@@ -4189,51 +4189,51 @@
       </c>
       <c r="C106" t="s">
         <v>156</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>157</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>87</v>
       </c>
       <c r="F107" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>159</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4306,51 +4306,51 @@
       </c>
       <c r="C112" t="s">
         <v>164</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>87</v>
       </c>
       <c r="F112" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>165</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>166</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4665,65 +4665,65 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>189</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>190</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>191</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>192</v>
       </c>
       <c r="D134">
         <v>13</v>
       </c>
       <c r="E134" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>193</v>
@@ -5287,51 +5287,51 @@
         <v>238</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>239</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>240</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>55</v>
       </c>
       <c r="F170" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>241</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
@@ -5352,51 +5352,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>243</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>244</v>
       </c>
       <c r="F173" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>246</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>247</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
@@ -5541,102 +5541,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>258</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>21</v>
       </c>
       <c r="F185" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>260</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>17</v>
       </c>
       <c r="F186" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>261</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>244</v>
       </c>
       <c r="F187" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>263</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>265</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>17</v>
       </c>
       <c r="F189" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>267</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>17</v>
       </c>
       <c r="F190" t="s">
         <v>74</v>
       </c>
     </row>
@@ -5810,51 +5810,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>285</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>17</v>
       </c>
       <c r="F201" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>286</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>87</v>
       </c>
       <c r="F202" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>287</v>
       </c>
       <c r="D203">
         <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
       <c r="F203" t="s">
         <v>205</v>
       </c>
     </row>
@@ -5974,51 +5974,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>292</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>148</v>
       </c>
       <c r="F2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>293</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>295</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>297</v>
       </c>
       <c r="D5">
         <v>17</v>
@@ -6097,51 +6097,51 @@
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>305</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>306</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>307</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
@@ -6361,102 +6361,102 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>321</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>322</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>323</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>324</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>325</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>326</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
@@ -6554,51 +6554,51 @@
       </c>
       <c r="C37" t="s">
         <v>332</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>334</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>335</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
@@ -6713,51 +6713,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>342</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>343</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>345</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6952,71 +6952,71 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>357</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>358</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>359</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>53</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>360</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -7106,51 +7106,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>366</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>367</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>60</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>368</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>41</v>
       </c>
       <c r="F69" t="s">
         <v>369</v>
       </c>
     </row>
@@ -7433,51 +7433,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>385</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>77</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>386</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>387</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>97</v>
       </c>
       <c r="F87" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7977,51 +7977,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>418</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>419</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>107</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>420</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>244</v>
       </c>
       <c r="F116" t="s">
         <v>245</v>
       </c>
     </row>
@@ -8054,51 +8054,51 @@
       </c>
       <c r="C118" t="s">
         <v>422</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>423</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>424</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>55</v>
       </c>
       <c r="F120" t="s">
@@ -8405,99 +8405,99 @@
       </c>
       <c r="C136" t="s">
         <v>443</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>87</v>
       </c>
       <c r="F136" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>445</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>446</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>447</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>448</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>41</v>
       </c>
       <c r="F140" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>449</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
@@ -8518,51 +8518,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>451</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>244</v>
       </c>
       <c r="F143" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>452</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>453</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
@@ -8693,51 +8693,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>464</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
       </c>
       <c r="C157" t="s">
         <v>468</v>
@@ -8772,150 +8772,150 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>470</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>198</v>
       </c>
       <c r="F159" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>471</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>21</v>
       </c>
       <c r="F160" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>472</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>31</v>
       </c>
       <c r="F161" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>473</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>97</v>
       </c>
       <c r="F162" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>474</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>244</v>
       </c>
       <c r="F163" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>475</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>476</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>477</v>
       </c>
       <c r="D166">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>478</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" t="s">
         <v>479</v>
       </c>
     </row>
@@ -9049,51 +9049,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>490</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>168</v>
       </c>
       <c r="C177" t="s">
         <v>491</v>
       </c>
       <c r="D177">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>169</v>
       </c>
       <c r="C178" t="s">
         <v>492</v>
       </c>
       <c r="D178">
         <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>55</v>
       </c>
       <c r="F178" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>170</v>
@@ -9165,82 +9165,82 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>499</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>41</v>
       </c>
       <c r="F183" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>501</v>
       </c>
       <c r="D184">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>17</v>
       </c>
       <c r="F184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>502</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>503</v>
       </c>
       <c r="D186">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>177</v>
       </c>
       <c r="C187" t="s">
         <v>504</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
@@ -9295,51 +9295,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>181</v>
       </c>
       <c r="C191" t="s">
         <v>509</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>278</v>
       </c>
       <c r="F191" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>510</v>
       </c>
       <c r="D192">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>21</v>
       </c>
       <c r="F192" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>183</v>
       </c>
       <c r="C193" t="s">
         <v>511</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
@@ -9707,133 +9707,133 @@
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>539</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>540</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
       <c r="F218" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>210</v>
       </c>
       <c r="C219" t="s">
         <v>541</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>17</v>
       </c>
       <c r="F219" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>210</v>
       </c>
       <c r="C220" t="s">
         <v>542</v>
       </c>
       <c r="D220">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>17</v>
       </c>
       <c r="F220" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>212</v>
       </c>
       <c r="C221" t="s">
         <v>543</v>
       </c>
       <c r="D221">
         <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>213</v>
       </c>
       <c r="C222" t="s">
         <v>544</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>17</v>
       </c>
       <c r="F222" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>214</v>
       </c>
       <c r="C223" t="s">
         <v>546</v>
       </c>
       <c r="D223">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>41</v>
       </c>
       <c r="F223" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>214</v>
       </c>
       <c r="C224" t="s">
         <v>547</v>
       </c>
       <c r="D224">
         <v>17</v>
       </c>
       <c r="E224" t="s">
         <v>198</v>
       </c>
       <c r="F224" t="s">
         <v>199</v>
       </c>
     </row>
@@ -9908,51 +9908,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>220</v>
       </c>
       <c r="C229" t="s">
         <v>552</v>
       </c>
       <c r="D229">
         <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>278</v>
       </c>
       <c r="F229" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>221</v>
       </c>
       <c r="C230" t="s">
         <v>554</v>
       </c>
       <c r="D230">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>222</v>
       </c>
       <c r="C231" t="s">
         <v>555</v>
       </c>
       <c r="D231">
         <v>15</v>
       </c>
       <c r="E231" t="s">
         <v>17</v>
       </c>
       <c r="F231" t="s">
         <v>266</v>
       </c>
     </row>
@@ -9976,85 +9976,85 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>224</v>
       </c>
       <c r="C233" t="s">
         <v>557</v>
       </c>
       <c r="D233">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>21</v>
       </c>
       <c r="F233" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>558</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>17</v>
       </c>
       <c r="F234" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>226</v>
       </c>
       <c r="C235" t="s">
         <v>559</v>
       </c>
       <c r="D235">
         <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>560</v>
       </c>
       <c r="F235" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>227</v>
       </c>
       <c r="C236" t="s">
         <v>562</v>
       </c>
       <c r="D236">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E236" t="s">
         <v>283</v>
       </c>
       <c r="F236" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>228</v>
       </c>
       <c r="C237" t="s">
         <v>563</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>564</v>
       </c>
     </row>
@@ -10197,51 +10197,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>236</v>
       </c>
       <c r="C246" t="s">
         <v>574</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>236</v>
       </c>
       <c r="C247" t="s">
         <v>575</v>
       </c>
       <c r="D247">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>17</v>
       </c>
       <c r="F247" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>239</v>
       </c>
       <c r="C248" t="s">
         <v>576</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>17</v>
       </c>
       <c r="F248" t="s">
         <v>18</v>
       </c>
     </row>
@@ -10364,51 +10364,51 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>247</v>
       </c>
       <c r="C256" t="s">
         <v>585</v>
       </c>
       <c r="D256">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>586</v>
       </c>
       <c r="F256" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>248</v>
       </c>
       <c r="C257" t="s">
         <v>588</v>
       </c>
       <c r="D257">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>17</v>
       </c>
       <c r="F257" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>249</v>
       </c>
       <c r="C258" t="s">
         <v>589</v>
       </c>
       <c r="D258">
         <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>17</v>
       </c>
       <c r="F258" t="s">
         <v>507</v>
       </c>
     </row>