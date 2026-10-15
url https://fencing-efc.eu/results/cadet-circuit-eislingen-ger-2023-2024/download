--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2322,51 +2322,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>19</v>
@@ -2432,51 +2432,51 @@
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2879,51 +2879,51 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
@@ -3209,51 +3209,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3568,51 +3568,51 @@
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>99</v>
       </c>
       <c r="F72" t="s">
         <v>118</v>
       </c>
     </row>
@@ -3639,51 +3639,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>41</v>
       </c>
       <c r="F76" t="s">
@@ -3858,51 +3858,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>133</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>134</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>135</v>
       </c>
       <c r="F87" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
@@ -3918,91 +3918,91 @@
       </c>
       <c r="C89" t="s">
         <v>138</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>41</v>
       </c>
       <c r="F89" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>139</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
         <v>82</v>
       </c>
     </row>
@@ -4032,51 +4032,51 @@
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>62</v>
       </c>
       <c r="F96" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4163,51 +4163,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>158</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>41</v>
       </c>
       <c r="F103" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>159</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
@@ -4400,51 +4400,51 @@
       </c>
       <c r="C114" t="s">
         <v>171</v>
       </c>
       <c r="D114">
         <v>15</v>
       </c>
       <c r="E114" t="s">
         <v>65</v>
       </c>
       <c r="F114" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>172</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>173</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
@@ -4717,51 +4717,51 @@
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>30</v>
       </c>
       <c r="F130" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>62</v>
       </c>
       <c r="F132" t="s">
@@ -5000,51 +5000,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>215</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>216</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>218</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>108</v>
       </c>
     </row>
@@ -5215,68 +5215,68 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>232</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>201</v>
       </c>
       <c r="F160" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>233</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>234</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>27</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>236</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>31</v>
       </c>
     </row>
@@ -5453,51 +5453,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>251</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>99</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>252</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>30</v>
       </c>
       <c r="F175" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>253</v>
       </c>
       <c r="D176">
         <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>254</v>
       </c>
     </row>
@@ -5538,68 +5538,68 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>257</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>258</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>62</v>
       </c>
       <c r="F180" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>260</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>27</v>
       </c>
       <c r="F181" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>261</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
@@ -5679,51 +5679,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>268</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>41</v>
       </c>
       <c r="F188" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>269</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>270</v>
       </c>
       <c r="F189" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>272</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>62</v>
       </c>
       <c r="F190" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5812,51 +5812,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="C196" t="s">
         <v>283</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>99</v>
       </c>
       <c r="F196" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>284</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>155</v>
       </c>
       <c r="F197" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>285</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>270</v>
       </c>
       <c r="F198" t="s">
         <v>271</v>
       </c>
     </row>
@@ -5979,133 +5979,133 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>293</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>65</v>
       </c>
       <c r="F206" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>199</v>
       </c>
       <c r="C207" t="s">
         <v>294</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>202</v>
       </c>
       <c r="C208" t="s">
         <v>295</v>
       </c>
       <c r="D208">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>27</v>
       </c>
       <c r="F208" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>296</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>298</v>
       </c>
       <c r="D210">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>7</v>
       </c>
       <c r="F210" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>299</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>300</v>
       </c>
       <c r="F211" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>302</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>303</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>304</v>
@@ -6801,71 +6801,71 @@
       </c>
       <c r="C36" t="s">
         <v>346</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>155</v>
       </c>
       <c r="F36" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>347</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>349</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>350</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>41</v>
       </c>
       <c r="F39" t="s">
         <v>57</v>
       </c>
     </row>
@@ -7131,68 +7131,68 @@
       </c>
       <c r="C54" t="s">
         <v>369</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>41</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>370</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>371</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>372</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
       <c r="F57" t="s">
         <v>66</v>
       </c>
     </row>
@@ -7518,51 +7518,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>393</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>394</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>395</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
@@ -7706,51 +7706,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>403</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>404</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>41</v>
       </c>
       <c r="F86" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>405</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -7843,51 +7843,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>410</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>411</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>412</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
@@ -8088,51 +8088,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>424</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>425</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>426</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>65</v>
       </c>
       <c r="F107" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8253,51 +8253,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>435</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>436</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>437</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
@@ -8538,91 +8538,91 @@
       </c>
       <c r="C129" t="s">
         <v>451</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>155</v>
       </c>
       <c r="F129" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>452</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>99</v>
       </c>
       <c r="F130" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>454</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>27</v>
       </c>
       <c r="F131" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>455</v>
       </c>
       <c r="D132">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>456</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>65</v>
       </c>
       <c r="F133" t="s">
         <v>66</v>
       </c>
     </row>
@@ -8790,51 +8790,51 @@
         <v>469</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>470</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>471</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>472</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
@@ -9149,68 +9149,68 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="C166" t="s">
         <v>499</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>99</v>
       </c>
       <c r="F166" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>500</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>501</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>502</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>153</v>
       </c>
     </row>
@@ -9231,82 +9231,82 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>505</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>507</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>508</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>41</v>
       </c>
       <c r="F173" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>509</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>510</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
@@ -9389,85 +9389,85 @@
         <v>516</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>517</v>
       </c>
       <c r="D181">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>518</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>300</v>
       </c>
       <c r="F182" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>519</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>520</v>
       </c>
       <c r="D184">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>484</v>
       </c>
       <c r="F184" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>521</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>522</v>
       </c>
       <c r="F185" t="s">
         <v>523</v>
       </c>
     </row>
@@ -9748,99 +9748,99 @@
         <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>544</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>546</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
       </c>
       <c r="C205" t="s">
         <v>547</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>548</v>
       </c>
       <c r="D206">
         <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>549</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>99</v>
       </c>
       <c r="F207" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>200</v>
       </c>
       <c r="C208" t="s">
         <v>550</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>551</v>
       </c>
       <c r="F208" t="s">
         <v>552</v>
       </c>
     </row>
@@ -9881,51 +9881,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>202</v>
       </c>
       <c r="C211" t="s">
         <v>556</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>99</v>
       </c>
       <c r="F211" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>557</v>
       </c>
       <c r="D212">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
         <v>527</v>
       </c>
       <c r="F212" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>559</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>48</v>
       </c>
     </row>
@@ -10076,51 +10076,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>569</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>570</v>
       </c>
       <c r="D224">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>571</v>
       </c>
       <c r="D225">
         <v>17</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>217</v>
       </c>
     </row>