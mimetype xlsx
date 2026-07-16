--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1512,51 +1512,51 @@
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1629,51 +1629,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1766,71 +1766,71 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
@@ -1846,51 +1846,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -2377,51 +2377,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2434,51 +2434,51 @@
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>96</v>
       </c>
       <c r="F50" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
@@ -2682,51 +2682,51 @@
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2753,51 +2753,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>80</v>
       </c>
       <c r="F67" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2962,51 +2962,51 @@
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3313,91 +3313,91 @@
       </c>
       <c r="C15" t="s">
         <v>166</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>168</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>169</v>
       </c>
       <c r="F16" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>171</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>172</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>173</v>
       </c>
       <c r="F18" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>174</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>144</v>
       </c>
       <c r="F19" t="s">
@@ -3510,91 +3510,91 @@
       </c>
       <c r="C25" t="s">
         <v>185</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>144</v>
       </c>
       <c r="F25" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>186</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>144</v>
       </c>
       <c r="F26" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>187</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>188</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>189</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
@@ -3670,51 +3670,51 @@
       </c>
       <c r="C33" t="s">
         <v>194</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>195</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>196</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
@@ -3790,51 +3790,51 @@
       </c>
       <c r="C39" t="s">
         <v>204</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>207</v>
       </c>
       <c r="F40" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>209</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
@@ -4087,51 +4087,51 @@
       </c>
       <c r="C54" t="s">
         <v>227</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>229</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>80</v>
       </c>
       <c r="F55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
@@ -4247,131 +4247,131 @@
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>65</v>
       </c>
       <c r="F62" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>244</v>
       </c>
       <c r="F63" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>246</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>248</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>249</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>250</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>252</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
@@ -4407,91 +4407,91 @@
       </c>
       <c r="C70" t="s">
         <v>255</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>65</v>
       </c>
       <c r="F70" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>257</v>
       </c>
       <c r="D71">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>80</v>
       </c>
       <c r="F71" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>258</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>259</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>169</v>
       </c>
       <c r="F73" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>260</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4558,51 +4558,51 @@
       </c>
       <c r="C78" t="s">
         <v>265</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>144</v>
       </c>
       <c r="F78" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>266</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>267</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
@@ -4949,51 +4949,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>294</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>295</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>19</v>
       </c>
       <c r="F99" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>297</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
@@ -5009,91 +5009,91 @@
       </c>
       <c r="C101" t="s">
         <v>298</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>299</v>
       </c>
       <c r="F101" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>301</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>302</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>303</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>304</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>284</v>
       </c>
       <c r="F105" t="s">
@@ -5216,51 +5216,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>315</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>131</v>
       </c>
       <c r="F113" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>316</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>80</v>
       </c>
       <c r="F114" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>317</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
         <v>48</v>
       </c>
     </row>
@@ -5301,51 +5301,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>321</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>110</v>
       </c>
       <c r="F118" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>323</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>284</v>
       </c>
       <c r="F119" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>324</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5454,102 +5454,102 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>334</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>335</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>65</v>
       </c>
       <c r="F128" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>336</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>65</v>
       </c>
       <c r="F129" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>337</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>110</v>
       </c>
       <c r="F130" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>339</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>65</v>
       </c>
       <c r="F131" t="s">
         <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>