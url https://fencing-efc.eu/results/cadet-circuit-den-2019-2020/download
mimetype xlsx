--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1951,88 +1951,88 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2125,51 +2125,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -2413,71 +2413,71 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>65</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
@@ -2513,51 +2513,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>77</v>
       </c>
       <c r="F38" t="s">
@@ -2773,51 +2773,51 @@
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>95</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
@@ -3181,71 +3181,71 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
@@ -3378,68 +3378,68 @@
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="F83" t="s">
@@ -3786,51 +3786,51 @@
       </c>
       <c r="C101" t="s">
         <v>178</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>179</v>
       </c>
       <c r="F101" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>181</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>70</v>
       </c>
       <c r="F102" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
@@ -3936,51 +3936,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>192</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>179</v>
       </c>
       <c r="F110" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>194</v>
       </c>
       <c r="D111">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>190</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>179</v>
       </c>
       <c r="F112" t="s">
         <v>196</v>
       </c>
     </row>
@@ -4103,51 +4103,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>208</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>209</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
@@ -4216,51 +4216,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>216</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>65</v>
       </c>
       <c r="F127" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>218</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>172</v>
       </c>
       <c r="F128" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>220</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>70</v>
       </c>
       <c r="F129" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4752,51 +4752,51 @@
       </c>
       <c r="C21" t="s">
         <v>248</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>249</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>250</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" t="s">
@@ -4809,71 +4809,71 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>252</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>253</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>254</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>255</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>257</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
@@ -4986,71 +4986,71 @@
       </c>
       <c r="C33" t="s">
         <v>263</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>265</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>267</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>269</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
@@ -5146,51 +5146,51 @@
       </c>
       <c r="C41" t="s">
         <v>277</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>115</v>
       </c>
       <c r="F41" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>279</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
       <c r="F42" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>280</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -5206,51 +5206,51 @@
       </c>
       <c r="C44" t="s">
         <v>281</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>282</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>95</v>
       </c>
       <c r="F45" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>283</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5300,51 +5300,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>286</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>287</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>288</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>142</v>
       </c>
     </row>
@@ -5537,91 +5537,91 @@
       </c>
       <c r="C61" t="s">
         <v>301</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>70</v>
       </c>
       <c r="F61" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>302</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>95</v>
       </c>
       <c r="F62" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>304</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>305</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>306</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
@@ -5917,51 +5917,51 @@
       </c>
       <c r="C80" t="s">
         <v>326</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>190</v>
       </c>
       <c r="F80" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>327</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>95</v>
       </c>
       <c r="F81" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>328</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>115</v>
       </c>
       <c r="F82" t="s">
@@ -6111,111 +6111,111 @@
       </c>
       <c r="C90" t="s">
         <v>339</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>65</v>
       </c>
       <c r="F90" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>340</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>95</v>
       </c>
       <c r="F91" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>342</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>343</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>344</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>202</v>
       </c>
       <c r="F94" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>346</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>169</v>
       </c>
       <c r="F95" t="s">
@@ -6525,51 +6525,51 @@
       </c>
       <c r="C111" t="s">
         <v>366</v>
       </c>
       <c r="D111">
         <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>70</v>
       </c>
       <c r="F111" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>367</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>368</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>23</v>
       </c>
       <c r="F113" t="s">
@@ -6622,91 +6622,91 @@
       </c>
       <c r="C116" t="s">
         <v>371</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>70</v>
       </c>
       <c r="F116" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>372</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>65</v>
       </c>
       <c r="F117" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>373</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>374</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>375</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" t="s">
         <v>82</v>
       </c>
     </row>
@@ -6796,71 +6796,71 @@
       </c>
       <c r="C125" t="s">
         <v>381</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>382</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>384</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>95</v>
       </c>
       <c r="F127" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>385</v>
       </c>
       <c r="D128">
         <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
@@ -6876,102 +6876,102 @@
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>70</v>
       </c>
       <c r="F129" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>387</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>388</v>
       </c>
       <c r="F130" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>390</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>391</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>34</v>
       </c>
       <c r="F132" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>393</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>150</v>
       </c>
       <c r="F133" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>394</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>82</v>
       </c>
     </row>
@@ -7009,51 +7009,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>398</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>150</v>
       </c>
       <c r="F137" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>399</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>119</v>
       </c>
       <c r="F138" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>400</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>150</v>
       </c>
       <c r="F139" t="s">
         <v>151</v>
       </c>
     </row>
@@ -7074,51 +7074,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>402</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>404</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>405</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>150</v>
       </c>
       <c r="F143" t="s">
         <v>363</v>
       </c>
     </row>
@@ -7193,68 +7193,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>412</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>16</v>
       </c>
       <c r="F148" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>413</v>
       </c>
       <c r="D149">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>95</v>
       </c>
       <c r="F149" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>415</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>150</v>
       </c>
       <c r="F150" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>416</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>95</v>
       </c>
       <c r="F151" t="s">
         <v>417</v>
       </c>
     </row>
@@ -7558,85 +7558,85 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>441</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>150</v>
       </c>
       <c r="F170" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>442</v>
       </c>
       <c r="D171">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>443</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>150</v>
       </c>
       <c r="F172" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>444</v>
       </c>
       <c r="D173">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E173" t="s">
         <v>150</v>
       </c>
       <c r="F173" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>445</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
@@ -7691,85 +7691,85 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>449</v>
       </c>
       <c r="D178">
         <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>150</v>
       </c>
       <c r="F178" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>450</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>150</v>
       </c>
       <c r="F179" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>451</v>
       </c>
       <c r="D180">
         <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>190</v>
       </c>
       <c r="F180" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>452</v>
       </c>
       <c r="D181">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>95</v>
       </c>
       <c r="F181" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>454</v>
       </c>
       <c r="D182">
         <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>95</v>
       </c>
       <c r="F182" t="s">
         <v>417</v>
       </c>
     </row>