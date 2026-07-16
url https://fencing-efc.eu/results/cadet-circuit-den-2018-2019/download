--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1858,51 +1858,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2178,51 +2178,51 @@
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
@@ -2258,51 +2258,51 @@
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
@@ -2458,51 +2458,51 @@
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2515,51 +2515,51 @@
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
@@ -2632,91 +2632,91 @@
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
@@ -2803,111 +2803,111 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>104</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
@@ -2923,88 +2923,88 @@
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>56</v>
       </c>
       <c r="F57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
@@ -3040,51 +3040,51 @@
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>122</v>
       </c>
       <c r="F63" t="s">
@@ -3254,91 +3254,91 @@
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>28</v>
       </c>
       <c r="F73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
@@ -3371,51 +3371,51 @@
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>145</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3588,68 +3588,68 @@
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>40</v>
       </c>
       <c r="F92" t="s">
@@ -3685,51 +3685,51 @@
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>173</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>35</v>
       </c>
       <c r="F96" t="s">
@@ -3805,99 +3805,99 @@
       </c>
       <c r="C100" t="s">
         <v>178</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>56</v>
       </c>
       <c r="F100" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>180</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>35</v>
       </c>
       <c r="F103" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>184</v>
       </c>
       <c r="D104">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>185</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
       <c r="F105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
@@ -3935,51 +3935,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>189</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>190</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>192</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>150</v>
       </c>
       <c r="F110" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4088,119 +4088,119 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>203</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>205</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>206</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>207</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>150</v>
       </c>
       <c r="F120" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>209</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>145</v>
       </c>
       <c r="F121" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>210</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>150</v>
       </c>
       <c r="F123" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4423,122 +4423,122 @@
       </c>
       <c r="C7" t="s">
         <v>225</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>227</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>228</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>229</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>230</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>231</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
@@ -4554,51 +4554,51 @@
       </c>
       <c r="C14" t="s">
         <v>234</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>236</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>237</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -4711,51 +4711,51 @@
       </c>
       <c r="C22" t="s">
         <v>248</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>249</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>251</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
@@ -4808,51 +4808,51 @@
       </c>
       <c r="C27" t="s">
         <v>256</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>258</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>260</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
@@ -5045,51 +5045,51 @@
       </c>
       <c r="C39" t="s">
         <v>271</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>273</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>274</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
@@ -5250,71 +5250,71 @@
       </c>
       <c r="C50" t="s">
         <v>283</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>285</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>40</v>
       </c>
       <c r="F51" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>287</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>288</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -5327,51 +5327,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>290</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>291</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>293</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
@@ -5778,51 +5778,51 @@
       </c>
       <c r="C77" t="s">
         <v>322</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>323</v>
       </c>
       <c r="F77" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>325</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>326</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>327</v>
       </c>
     </row>
@@ -5872,51 +5872,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>331</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>332</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>334</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>74</v>
       </c>
     </row>
@@ -5949,51 +5949,51 @@
       </c>
       <c r="C86" t="s">
         <v>337</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>339</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>340</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
@@ -6448,51 +6448,51 @@
       </c>
       <c r="C112" t="s">
         <v>370</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
       <c r="F112" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>371</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>56</v>
       </c>
       <c r="F113" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>372</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
@@ -6548,51 +6548,51 @@
       </c>
       <c r="C117" t="s">
         <v>376</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>377</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>378</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>63</v>
       </c>
     </row>
@@ -6782,51 +6782,51 @@
       </c>
       <c r="C129" t="s">
         <v>391</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>392</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>28</v>
       </c>
       <c r="F130" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>393</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>28</v>
       </c>
       <c r="F131" t="s">
         <v>394</v>
       </c>
     </row>
@@ -6847,51 +6847,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>396</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>127</v>
       </c>
       <c r="F133" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>397</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>127</v>
       </c>
       <c r="F134" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>398</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>150</v>
       </c>
       <c r="F135" t="s">
         <v>151</v>
       </c>
     </row>
@@ -6980,85 +6980,85 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>404</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>405</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>406</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>407</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>25</v>
       </c>
       <c r="F144" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>408</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
@@ -7291,51 +7291,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>428</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>28</v>
       </c>
       <c r="F160" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>429</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>127</v>
       </c>
       <c r="F161" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>430</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>127</v>
       </c>
       <c r="F162" t="s">
         <v>411</v>
       </c>
     </row>