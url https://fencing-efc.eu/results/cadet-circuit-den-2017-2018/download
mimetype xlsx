--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1505,71 +1505,71 @@
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
@@ -1742,51 +1742,51 @@
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
@@ -1879,51 +1879,51 @@
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1939,51 +1939,51 @@
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2013,51 +2013,51 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
@@ -2153,51 +2153,51 @@
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -2410,51 +2410,51 @@
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>107</v>
       </c>
       <c r="F54" t="s">
@@ -2524,108 +2524,108 @@
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>120</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>122</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
@@ -2778,51 +2778,51 @@
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2843,51 +2843,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>107</v>
       </c>
       <c r="F76" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
@@ -2956,51 +2956,51 @@
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
       <c r="F83" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3024,51 +3024,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
       <c r="F87" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>56</v>
       </c>
       <c r="F88" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3172,51 +3172,51 @@
       </c>
       <c r="C2" t="s">
         <v>162</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>164</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>165</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>56</v>
       </c>
       <c r="F4" t="s">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>168</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>169</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>170</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
@@ -3617,51 +3617,51 @@
       </c>
       <c r="C25" t="s">
         <v>193</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>194</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>195</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
@@ -3931,51 +3931,51 @@
       </c>
       <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>223</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>224</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>201</v>
       </c>
       <c r="F43" t="s">
@@ -4051,51 +4051,51 @@
       </c>
       <c r="C47" t="s">
         <v>230</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>231</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>232</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4108,51 +4108,51 @@
       </c>
       <c r="C50" t="s">
         <v>233</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>234</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>235</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>201</v>
       </c>
       <c r="F52" t="s">
         <v>202</v>
       </c>
     </row>
@@ -4296,71 +4296,71 @@
       </c>
       <c r="C60" t="s">
         <v>243</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>201</v>
       </c>
       <c r="F60" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>244</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>246</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>247</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
@@ -4470,51 +4470,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>254</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>255</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>256</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
@@ -4567,91 +4567,91 @@
       </c>
       <c r="C74" t="s">
         <v>260</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>262</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>263</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>264</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>265</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>140</v>
       </c>
     </row>
@@ -4789,71 +4789,71 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>274</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>275</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
       <c r="F87" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>277</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>279</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
@@ -4925,51 +4925,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>284</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>285</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>286</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
@@ -5191,82 +5191,82 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>302</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>303</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>304</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>305</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>56</v>
       </c>
       <c r="F113" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>