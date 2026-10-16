--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1448,91 +1448,91 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1565,91 +1565,91 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
@@ -1682,91 +1682,91 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -1802,51 +1802,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1899,51 +1899,51 @@
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
@@ -1993,51 +1993,51 @@
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
@@ -2113,111 +2113,111 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -2233,51 +2233,51 @@
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
@@ -2430,51 +2430,51 @@
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>107</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
@@ -2641,51 +2641,51 @@
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>56</v>
       </c>
       <c r="F64" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>128</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>78</v>
       </c>
       <c r="F66" t="s">
@@ -2758,51 +2758,51 @@
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>136</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
@@ -2826,51 +2826,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>107</v>
       </c>
       <c r="F76" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2891,51 +2891,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>56</v>
       </c>
       <c r="F80" t="s">
         <v>125</v>
       </c>
     </row>
@@ -3007,102 +3007,102 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
       <c r="F87" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>56</v>
       </c>
       <c r="F88" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>70</v>
       </c>
       <c r="F89" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>56</v>
       </c>
       <c r="F90" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3152,51 +3152,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>162</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>164</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -3286,51 +3286,51 @@
       </c>
       <c r="C8" t="s">
         <v>170</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>171</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>172</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
@@ -3346,51 +3346,51 @@
       </c>
       <c r="C11" t="s">
         <v>173</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>174</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>175</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
@@ -3500,51 +3500,51 @@
       </c>
       <c r="C19" t="s">
         <v>185</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>186</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>187</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3580,51 +3580,51 @@
       </c>
       <c r="C23" t="s">
         <v>189</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>190</v>
       </c>
       <c r="F23" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>192</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>193</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
     </row>
@@ -3657,111 +3657,111 @@
       </c>
       <c r="C27" t="s">
         <v>195</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>197</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>198</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>200</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>201</v>
       </c>
       <c r="F30" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>203</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>201</v>
       </c>
       <c r="F31" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>205</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>201</v>
       </c>
       <c r="F32" t="s">
@@ -3891,171 +3891,171 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>216</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>218</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>219</v>
       </c>
       <c r="F40" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>223</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>224</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>201</v>
       </c>
       <c r="F43" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>225</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>56</v>
       </c>
       <c r="F44" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>226</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>201</v>
       </c>
       <c r="F45" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>228</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>230</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
@@ -4125,51 +4125,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>234</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>235</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>201</v>
       </c>
       <c r="F52" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>236</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>78</v>
       </c>
       <c r="F53" t="s">
@@ -4219,51 +4219,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>239</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>240</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>241</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4453,51 +4453,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>253</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>254</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>255</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4547,51 +4547,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>259</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>260</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>262</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
@@ -4644,51 +4644,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>265</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>266</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>267</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>56</v>
       </c>
       <c r="F80" t="s">
         <v>268</v>
       </c>
     </row>
@@ -4829,102 +4829,102 @@
       </c>
       <c r="C88" t="s">
         <v>277</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>279</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>280</v>
       </c>
       <c r="D90">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>281</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>282</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>283</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
@@ -4990,68 +4990,68 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>288</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>201</v>
       </c>
       <c r="F98" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>289</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>290</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>291</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
@@ -5089,85 +5089,85 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>294</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>296</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>297</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>56</v>
       </c>
       <c r="F106" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>298</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>56</v>
       </c>
       <c r="F108" t="s">
         <v>125</v>
       </c>
     </row>
@@ -5205,51 +5205,51 @@
         <v>276</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>303</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>304</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>305</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>56</v>
       </c>
       <c r="F113" t="s">
         <v>57</v>
       </c>
     </row>