--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2415,88 +2415,88 @@
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -2643,51 +2643,51 @@
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -2717,88 +2717,88 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="F48" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
@@ -2888,51 +2888,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
@@ -3339,51 +3339,51 @@
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3453,51 +3453,51 @@
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3670,108 +3670,108 @@
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>162</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>72</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>166</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>152</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>172</v>
       </c>
       <c r="F99" t="s">
@@ -3824,51 +3824,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>179</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>94</v>
       </c>
       <c r="F104" t="s">
@@ -4115,51 +4115,51 @@
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>29</v>
       </c>
       <c r="F117" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>203</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>94</v>
       </c>
       <c r="F119" t="s">
@@ -4231,51 +4231,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>152</v>
       </c>
       <c r="F124" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>216</v>
       </c>
       <c r="F125" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>218</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
@@ -4824,51 +4824,51 @@
       </c>
       <c r="C8" t="s">
         <v>259</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>261</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>263</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
@@ -4935,88 +4935,88 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>269</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>270</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>271</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>272</v>
       </c>
       <c r="F16" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>274</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>275</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>135</v>
       </c>
     </row>
@@ -5291,51 +5291,51 @@
       </c>
       <c r="C33" t="s">
         <v>296</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>297</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>272</v>
       </c>
       <c r="F34" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>298</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
@@ -5739,51 +5739,51 @@
       </c>
       <c r="C56" t="s">
         <v>323</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>325</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>33</v>
       </c>
       <c r="F57" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>327</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
@@ -5819,51 +5819,51 @@
       </c>
       <c r="C60" t="s">
         <v>329</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>272</v>
       </c>
       <c r="F60" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>330</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>331</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>94</v>
       </c>
       <c r="F62" t="s">
@@ -6267,51 +6267,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>365</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>366</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>367</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>152</v>
       </c>
       <c r="F85" t="s">
@@ -6361,51 +6361,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>371</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>372</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>373</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>66</v>
       </c>
       <c r="F90" t="s">
@@ -6461,51 +6461,51 @@
       </c>
       <c r="C93" t="s">
         <v>377</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>381</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
@@ -6712,51 +6712,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>395</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>396</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>29</v>
       </c>
       <c r="F107" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>397</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>44</v>
       </c>
     </row>
@@ -7034,51 +7034,51 @@
       </c>
       <c r="C123" t="s">
         <v>414</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>72</v>
       </c>
       <c r="F123" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>416</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>417</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>33</v>
       </c>
       <c r="F125" t="s">
         <v>180</v>
       </c>
     </row>
@@ -7145,51 +7145,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>421</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>423</v>
       </c>
       <c r="D130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>33</v>
       </c>
       <c r="F130" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>424</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>162</v>
       </c>
       <c r="F131" t="s">
         <v>236</v>
       </c>
     </row>
@@ -7213,85 +7213,85 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>426</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>66</v>
       </c>
       <c r="F133" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>427</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>162</v>
       </c>
       <c r="F134" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>428</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>66</v>
       </c>
       <c r="F135" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>430</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>94</v>
       </c>
       <c r="F136" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>432</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>162</v>
       </c>
       <c r="F137" t="s">
         <v>236</v>
       </c>
     </row>
@@ -7484,68 +7484,68 @@
         <v>42</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>448</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>449</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>287</v>
       </c>
       <c r="F151" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>451</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>452</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>94</v>
       </c>
       <c r="F153" t="s">
         <v>453</v>
       </c>
     </row>
@@ -7603,93 +7603,93 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>458</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>25</v>
       </c>
       <c r="F157" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>459</v>
       </c>
       <c r="D158">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>460</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>461</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>462</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>463</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -8027,102 +8027,102 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>487</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>209</v>
       </c>
       <c r="F183" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>488</v>
       </c>
       <c r="D184">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>94</v>
       </c>
       <c r="F184" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>489</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>94</v>
       </c>
       <c r="F185" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>490</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>209</v>
       </c>
       <c r="F186" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>491</v>
       </c>
       <c r="D187">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>209</v>
       </c>
       <c r="F187" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>