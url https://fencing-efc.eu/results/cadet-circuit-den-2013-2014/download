--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1544,51 +1544,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1601,51 +1601,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1752,51 +1752,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1912,105 +1912,105 @@
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2120,51 +2120,51 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2411,51 +2411,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>69</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
@@ -2528,51 +2528,51 @@
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>105</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>69</v>
       </c>
       <c r="F56" t="s">
@@ -2819,51 +2819,51 @@
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>131</v>
       </c>
       <c r="F71" t="s">
@@ -2896,88 +2896,88 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3332,71 +3332,71 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>166</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>29</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>172</v>
       </c>
     </row>
@@ -3569,51 +3569,51 @@
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>64</v>
       </c>
       <c r="F108" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>185</v>
       </c>
       <c r="F109" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>187</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -4014,51 +4014,51 @@
       </c>
       <c r="C4" t="s">
         <v>211</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>213</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>214</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -4154,51 +4154,51 @@
       </c>
       <c r="C11" t="s">
         <v>221</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>161</v>
       </c>
       <c r="F11" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>222</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>224</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
@@ -4274,51 +4274,51 @@
       </c>
       <c r="C17" t="s">
         <v>228</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>229</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>230</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -4716,51 +4716,51 @@
       </c>
       <c r="C40" t="s">
         <v>258</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>259</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>261</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
@@ -4967,51 +4967,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>274</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>275</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>277</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
@@ -5723,51 +5723,51 @@
       </c>
       <c r="C92" t="s">
         <v>320</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>322</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>90</v>
       </c>
       <c r="F93" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>323</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>64</v>
       </c>
       <c r="F94" t="s">
@@ -5960,51 +5960,51 @@
       </c>
       <c r="C104" t="s">
         <v>334</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>64</v>
       </c>
       <c r="F104" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>336</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>337</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106" t="s">
         <v>156</v>
       </c>
     </row>
@@ -6017,51 +6017,51 @@
       </c>
       <c r="C107" t="s">
         <v>338</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>339</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>341</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
@@ -6314,71 +6314,71 @@
       </c>
       <c r="C122" t="s">
         <v>355</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>41</v>
       </c>
       <c r="F122" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>356</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>161</v>
       </c>
       <c r="F123" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>357</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>358</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>18</v>
       </c>
       <c r="F125" t="s">