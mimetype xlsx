--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1384,51 +1384,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1521,51 +1521,51 @@
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
@@ -2562,51 +2562,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>118</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -2675,51 +2675,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>95</v>
       </c>
       <c r="F77" t="s">
         <v>134</v>
       </c>
     </row>
@@ -2743,51 +2743,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>41</v>
       </c>
       <c r="F80" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
@@ -2865,51 +2865,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>142</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>143</v>
       </c>
       <c r="F2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>145</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2965,51 +2965,51 @@
       </c>
       <c r="C6" t="s">
         <v>150</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>118</v>
       </c>
       <c r="F6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>152</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>118</v>
       </c>
       <c r="F7" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>153</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>118</v>
       </c>
       <c r="F8" t="s">
@@ -3025,51 +3025,51 @@
       </c>
       <c r="C9" t="s">
         <v>154</v>
       </c>
       <c r="D9">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>156</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>157</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
@@ -3179,51 +3179,51 @@
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>168</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>118</v>
       </c>
       <c r="F19" t="s">
@@ -3864,51 +3864,51 @@
       </c>
       <c r="C52" t="s">
         <v>217</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>118</v>
       </c>
       <c r="F52" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>219</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>220</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>118</v>
       </c>
       <c r="F54" t="s">
@@ -4529,51 +4529,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>264</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>101</v>
       </c>
       <c r="F86" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>266</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>268</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>50</v>
       </c>
     </row>