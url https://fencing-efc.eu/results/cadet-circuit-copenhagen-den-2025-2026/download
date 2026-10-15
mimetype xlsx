--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2171,51 +2171,51 @@
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -2550,51 +2550,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
@@ -2704,51 +2704,51 @@
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2821,71 +2821,71 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
@@ -4199,51 +4199,51 @@
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>184</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
       <c r="F112" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>193</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>31</v>
       </c>
       <c r="F113" t="s">
@@ -4416,51 +4416,51 @@
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
         <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>66</v>
       </c>
       <c r="F123" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>64</v>
       </c>
       <c r="F124" t="s">
@@ -4570,51 +4570,51 @@
       </c>
       <c r="C130" t="s">
         <v>216</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>103</v>
       </c>
       <c r="F131" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>218</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
       <c r="F132" t="s">
@@ -4641,51 +4641,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>91</v>
       </c>
       <c r="F134" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>221</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>141</v>
       </c>
       <c r="F135" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>31</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4757,51 +4757,51 @@
         <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>46</v>
       </c>
       <c r="F142" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>231</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>51</v>
       </c>
       <c r="F143" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5085,51 +5085,51 @@
         <v>127</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
         <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E162" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
@@ -5226,51 +5226,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>266</v>
       </c>
       <c r="D170">
         <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>64</v>
       </c>
       <c r="F170" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>267</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5826,91 +5826,91 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>304</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>305</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>285</v>
       </c>
       <c r="F31" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>307</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>308</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>309</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
@@ -6575,51 +6575,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>354</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>355</v>
       </c>
       <c r="D71">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>103</v>
       </c>
       <c r="F71" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>356</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
@@ -6746,51 +6746,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>364</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>365</v>
       </c>
       <c r="D80">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>367</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>368</v>
       </c>
     </row>
@@ -6800,51 +6800,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>369</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>370</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>371</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
@@ -7168,51 +7168,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>393</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>394</v>
       </c>
       <c r="D102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>64</v>
       </c>
       <c r="F102" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>395</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
       <c r="F103" t="s">
@@ -7228,51 +7228,51 @@
       </c>
       <c r="C104" t="s">
         <v>396</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>123</v>
       </c>
       <c r="F104" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>397</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>398</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>51</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
     </row>
@@ -7302,88 +7302,88 @@
       </c>
       <c r="C108" t="s">
         <v>400</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>31</v>
       </c>
       <c r="F108" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>401</v>
       </c>
       <c r="D109">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>402</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>404</v>
       </c>
       <c r="D111">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E111" t="s">
         <v>51</v>
       </c>
       <c r="F111" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>405</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" t="s">
@@ -7470,68 +7470,68 @@
       </c>
       <c r="C117" t="s">
         <v>410</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>249</v>
       </c>
       <c r="F117" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>412</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>413</v>
       </c>
       <c r="D119">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>79</v>
       </c>
       <c r="F119" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>415</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>46</v>
       </c>
       <c r="F120" t="s">
@@ -7641,51 +7641,51 @@
       </c>
       <c r="C126" t="s">
         <v>422</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>46</v>
       </c>
       <c r="F126" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>423</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>424</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
@@ -7884,51 +7884,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>438</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>440</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>64</v>
       </c>
       <c r="F142" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>442</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
@@ -7966,51 +7966,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>445</v>
       </c>
       <c r="D146">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>64</v>
       </c>
       <c r="F146" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>446</v>
       </c>
       <c r="D147">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>447</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
@@ -8070,51 +8070,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>453</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>454</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>141</v>
       </c>
       <c r="F154" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>455</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
@@ -8166,51 +8166,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>459</v>
       </c>
       <c r="D159">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>460</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>461</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
@@ -8313,51 +8313,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>469</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>127</v>
       </c>
       <c r="F168" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>471</v>
       </c>
       <c r="D169">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>472</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170" t="s">
         <v>473</v>
       </c>
     </row>
@@ -8533,51 +8533,51 @@
         <v>64</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>487</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>488</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>489</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>79</v>
       </c>
       <c r="F184" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
@@ -8697,51 +8697,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>499</v>
       </c>
       <c r="D192">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>141</v>
       </c>
       <c r="F192" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>500</v>
       </c>
       <c r="D193">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>501</v>
       </c>
       <c r="D194">
         <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>103</v>
       </c>
       <c r="F194" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
@@ -8776,85 +8776,85 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>505</v>
       </c>
       <c r="D197">
         <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>141</v>
       </c>
       <c r="F197" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>507</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>36</v>
       </c>
       <c r="F198" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>508</v>
       </c>
       <c r="D199">
         <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>103</v>
       </c>
       <c r="F199" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>510</v>
       </c>
       <c r="D200">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>64</v>
       </c>
       <c r="F200" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>511</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>