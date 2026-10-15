--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1945,51 +1945,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
@@ -2105,131 +2105,131 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2661,51 +2661,51 @@
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
       <c r="F46" t="s">
@@ -2815,51 +2815,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
@@ -2872,51 +2872,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>108</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>142</v>
       </c>
       <c r="F76" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>79</v>
       </c>
       <c r="F77" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>29</v>
       </c>
       <c r="F78" t="s">
@@ -3374,51 +3374,51 @@
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
       <c r="F81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>29</v>
       </c>
       <c r="F83" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3488,51 +3488,51 @@
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>160</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>119</v>
       </c>
       <c r="F88" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>142</v>
       </c>
       <c r="F89" t="s">
@@ -3645,51 +3645,51 @@
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>79</v>
       </c>
       <c r="F96" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>174</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
@@ -4242,51 +4242,51 @@
         <v>215</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="C128" t="s">
         <v>221</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="C129" t="s">
         <v>222</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>176</v>
       </c>
       <c r="F129" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>224</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>119</v>
       </c>
       <c r="F130" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4477,51 +4477,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>235</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>49</v>
       </c>
       <c r="F4" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>237</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>238</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>104</v>
       </c>
       <c r="F6" t="s">
         <v>239</v>
       </c>
     </row>
@@ -4799,108 +4799,108 @@
       </c>
       <c r="C21" t="s">
         <v>260</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>261</v>
       </c>
       <c r="F21" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>263</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>265</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>267</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>269</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>270</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -4970,51 +4970,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>276</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>277</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>176</v>
       </c>
       <c r="F31" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>278</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
       <c r="F32" t="s">
@@ -5241,51 +5241,51 @@
       </c>
       <c r="C44" t="s">
         <v>295</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>104</v>
       </c>
       <c r="F44" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>297</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>298</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5572,51 +5572,51 @@
       </c>
       <c r="C61" t="s">
         <v>314</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>273</v>
       </c>
       <c r="F61" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>315</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>119</v>
       </c>
       <c r="F62" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>317</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
     </row>
@@ -5900,51 +5900,51 @@
       </c>
       <c r="C78" t="s">
         <v>336</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>104</v>
       </c>
       <c r="F78" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>338</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>104</v>
       </c>
       <c r="F79" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>339</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>104</v>
       </c>
     </row>
@@ -6131,51 +6131,51 @@
       </c>
       <c r="C90" t="s">
         <v>350</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>79</v>
       </c>
       <c r="F90" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>351</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>352</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>205</v>
       </c>
       <c r="F92" t="s">
         <v>206</v>
       </c>
     </row>
@@ -6613,51 +6613,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>380</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>381</v>
       </c>
       <c r="D116">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>382</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>62</v>
       </c>
       <c r="F117" t="s">
         <v>383</v>
       </c>
     </row>
@@ -6781,51 +6781,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>391</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>392</v>
       </c>
       <c r="D125">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>393</v>
       </c>
       <c r="F125" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>395</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>119</v>
       </c>
       <c r="F126" t="s">
@@ -6841,51 +6841,51 @@
       </c>
       <c r="C127" t="s">
         <v>396</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>397</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>398</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>399</v>
       </c>
     </row>
@@ -7051,102 +7051,102 @@
         <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>413</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>414</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>415</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>417</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>132</v>
       </c>
       <c r="F142" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>419</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>420</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>176</v>
       </c>
       <c r="F144" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
@@ -7277,51 +7277,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>431</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>52</v>
       </c>
       <c r="F153" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>433</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>434</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>136</v>
       </c>
       <c r="F155" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
@@ -7458,51 +7458,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>444</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>79</v>
       </c>
       <c r="F164" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>445</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>79</v>
       </c>
       <c r="F165" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>446</v>
       </c>
       <c r="D166">
         <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>62</v>
       </c>
       <c r="F166" t="s">
         <v>139</v>
       </c>
     </row>
@@ -7591,51 +7591,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>452</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>453</v>
       </c>
       <c r="D173">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E173" t="s">
         <v>32</v>
       </c>
       <c r="F173" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>454</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>132</v>
       </c>
       <c r="F174" t="s">
         <v>409</v>
       </c>
     </row>