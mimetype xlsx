--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2470,68 +2470,68 @@
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -2896,51 +2896,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
@@ -2950,51 +2950,51 @@
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
@@ -3166,51 +3166,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>77</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3633,51 +3633,51 @@
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
@@ -3718,51 +3718,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>119</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4003,51 +4003,51 @@
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>30</v>
       </c>
       <c r="F91" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>45</v>
       </c>
       <c r="F92" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>45</v>
       </c>
       <c r="F93" t="s">
@@ -4117,88 +4117,88 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
         <v>15</v>
       </c>
       <c r="E97" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>35</v>
       </c>
       <c r="F99" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>35</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>45</v>
       </c>
       <c r="F101" t="s">
@@ -4302,85 +4302,85 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
         <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>164</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
@@ -4487,51 +4487,51 @@
       </c>
       <c r="C117" t="s">
         <v>175</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>176</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>177</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4561,71 +4561,71 @@
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>35</v>
       </c>
       <c r="F121" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>181</v>
       </c>
       <c r="D122">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>62</v>
       </c>
       <c r="F122" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>182</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>184</v>
       </c>
       <c r="D124">
         <v>14</v>
       </c>
       <c r="E124" t="s">
         <v>79</v>
       </c>
       <c r="F124" t="s">
@@ -4729,51 +4729,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>194</v>
       </c>
       <c r="D131">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>195</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>196</v>
@@ -4932,51 +4932,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>210</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>45</v>
       </c>
       <c r="F143" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>211</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>212</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>79</v>
       </c>
       <c r="F145" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
@@ -5141,51 +5141,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>226</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156" t="s">
         <v>35</v>
       </c>
       <c r="F156" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>228</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>229</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
@@ -5322,51 +5322,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>242</v>
       </c>
       <c r="D167">
         <v>14</v>
       </c>
       <c r="E167" t="s">
         <v>35</v>
       </c>
       <c r="F167" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>243</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>244</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>121</v>
       </c>
     </row>
@@ -5452,51 +5452,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>251</v>
       </c>
       <c r="D175">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>252</v>
       </c>
       <c r="F175" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>254</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>255</v>
       </c>
       <c r="D177">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>35</v>
       </c>
       <c r="F177" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
@@ -5534,51 +5534,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>260</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>35</v>
       </c>
       <c r="F180" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>262</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>263</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>264</v>
@@ -5613,51 +5613,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>267</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>45</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>268</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>269</v>
       </c>
       <c r="F186" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>271</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>272</v>
       </c>
       <c r="F187" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5729,51 +5729,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>281</v>
       </c>
       <c r="D192">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>45</v>
       </c>
       <c r="F192" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>282</v>
       </c>
       <c r="D193">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E193" t="s">
         <v>283</v>
       </c>
       <c r="F193" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>285</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>272</v>
       </c>
       <c r="F194" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5907,85 +5907,85 @@
         <v>295</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>296</v>
       </c>
       <c r="D203">
         <v>14</v>
       </c>
       <c r="E203" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>298</v>
       </c>
       <c r="D204">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>79</v>
       </c>
       <c r="F204" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>299</v>
       </c>
       <c r="D205">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>45</v>
       </c>
       <c r="F205" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>301</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>302</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>124</v>
       </c>
       <c r="F207" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
@@ -6488,51 +6488,51 @@
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>335</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>336</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>337</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>338</v>
       </c>
       <c r="F20" t="s">
@@ -6622,51 +6622,51 @@
       </c>
       <c r="C25" t="s">
         <v>345</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>346</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>348</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6699,51 +6699,51 @@
       </c>
       <c r="C29" t="s">
         <v>350</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>351</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>353</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6787,85 +6787,85 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>356</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>357</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>358</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>359</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>360</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>361</v>
       </c>
       <c r="F38" t="s">
@@ -7060,51 +7060,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>376</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>377</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>378</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -7191,51 +7191,51 @@
       </c>
       <c r="C56" t="s">
         <v>385</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>387</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>389</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
     </row>
@@ -7248,85 +7248,85 @@
       </c>
       <c r="C59" t="s">
         <v>390</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>392</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>393</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>394</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>395</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>35</v>
       </c>
       <c r="F63" t="s">
         <v>152</v>
       </c>
     </row>
@@ -7376,51 +7376,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>398</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>399</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>400</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>35</v>
       </c>
       <c r="F68" t="s">
         <v>36</v>
       </c>
     </row>
@@ -7430,51 +7430,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>401</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>402</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>403</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>35</v>
       </c>
       <c r="F71" t="s">
         <v>71</v>
       </c>
     </row>
@@ -7792,68 +7792,68 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>426</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>427</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>428</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>429</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>35</v>
       </c>
       <c r="F91" t="s">
         <v>352</v>
       </c>
     </row>
@@ -7886,51 +7886,51 @@
       </c>
       <c r="C93" t="s">
         <v>431</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>432</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>433</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
@@ -8171,71 +8171,71 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>449</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>450</v>
       </c>
       <c r="D109">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>452</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>453</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>79</v>
       </c>
       <c r="F111" t="s">
         <v>454</v>
       </c>
     </row>
@@ -8439,51 +8439,51 @@
       </c>
       <c r="C122" t="s">
         <v>470</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>472</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>79</v>
       </c>
       <c r="F123" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>473</v>
       </c>
       <c r="D124">
         <v>15</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
@@ -8601,82 +8601,82 @@
         <v>482</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>483</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>484</v>
       </c>
       <c r="D132">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>485</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>45</v>
       </c>
       <c r="F133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>486</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>338</v>
       </c>
       <c r="F134" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>488</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>444</v>
       </c>
       <c r="F135" t="s">
         <v>445</v>
       </c>
     </row>
@@ -8714,65 +8714,65 @@
         <v>491</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>492</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>493</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>494</v>
       </c>
       <c r="D140">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>495</v>
       </c>
       <c r="D141">
         <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>252</v>
       </c>
       <c r="F141" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
@@ -8821,51 +8821,51 @@
         <v>67</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>500</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>503</v>
       </c>
       <c r="F147" t="s">
         <v>504</v>
       </c>
     </row>
@@ -8903,51 +8903,51 @@
         <v>496</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>508</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>509</v>
       </c>
       <c r="D151">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>124</v>
       </c>
       <c r="F151" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>511</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>45</v>
       </c>
       <c r="F152" t="s">
         <v>97</v>
       </c>
     </row>
@@ -9259,51 +9259,51 @@
         <v>192</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>537</v>
       </c>
       <c r="D172">
         <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>538</v>
       </c>
       <c r="D173">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E173" t="s">
         <v>30</v>
       </c>
       <c r="F173" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>539</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
@@ -9338,51 +9338,51 @@
         <v>144</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>542</v>
       </c>
       <c r="D177">
         <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>543</v>
       </c>
       <c r="D178">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>444</v>
       </c>
       <c r="F178" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>544</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>79</v>
       </c>
       <c r="F179" t="s">
         <v>545</v>
       </c>
     </row>
@@ -9649,82 +9649,82 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>566</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>567</v>
       </c>
       <c r="D197">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>568</v>
       </c>
       <c r="D198">
         <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>124</v>
       </c>
       <c r="F198" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>569</v>
       </c>
       <c r="D199">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>571</v>
       </c>
       <c r="D200">
         <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
@@ -9830,51 +9830,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>581</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>124</v>
       </c>
       <c r="F207" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>582</v>
       </c>
       <c r="D208">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>444</v>
       </c>
       <c r="F208" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>583</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>124</v>
       </c>
       <c r="F209" t="s">
         <v>295</v>
       </c>
     </row>
@@ -10118,51 +10118,51 @@
         <v>107</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>602</v>
       </c>
       <c r="D225">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>603</v>
       </c>
       <c r="D226">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>604</v>
       </c>
       <c r="D227">
         <v>14</v>
       </c>
       <c r="E227" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="C228" t="s">
         <v>605</v>