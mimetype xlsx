--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2408,51 +2408,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -2493,51 +2493,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3270,68 +3270,68 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3358,51 +3358,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>101</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
@@ -3948,51 +3948,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
         <v>14</v>
       </c>
       <c r="E94" t="s">
         <v>104</v>
       </c>
       <c r="F94" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4139,51 +4139,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>165</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>62</v>
       </c>
       <c r="F103" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>167</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
       <c r="F104" t="s">
@@ -4259,51 +4259,51 @@
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
       <c r="F108" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>62</v>
       </c>
       <c r="F110" t="s">
         <v>63</v>
       </c>
     </row>
@@ -4313,51 +4313,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>177</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>104</v>
       </c>
       <c r="F112" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>180</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4438,51 +4438,51 @@
       </c>
       <c r="C118" t="s">
         <v>185</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>186</v>
       </c>
       <c r="F118" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
@@ -4722,65 +4722,65 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>62</v>
       </c>
       <c r="F134" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>210</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>211</v>
       </c>
       <c r="D136">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>40</v>
       </c>
       <c r="F136" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>212</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -5044,51 +5044,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>49</v>
       </c>
       <c r="F154" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>62</v>
       </c>
       <c r="F155" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>239</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -5106,51 +5106,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>241</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>43</v>
       </c>
       <c r="F158" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>43</v>
       </c>
       <c r="F159" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>43</v>
       </c>
       <c r="F160" t="s">
         <v>72</v>
       </c>
     </row>
@@ -5380,51 +5380,51 @@
         <v>267</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>268</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>270</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
       <c r="F176" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>272</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>43</v>
       </c>
       <c r="F177" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5529,51 +5529,51 @@
         <v>43</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>283</v>
       </c>
       <c r="F186" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>285</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>123</v>
       </c>
       <c r="F187" t="s">
         <v>124</v>
       </c>
     </row>
@@ -5625,113 +5625,113 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>290</v>
       </c>
       <c r="D191">
         <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>43</v>
       </c>
       <c r="F191" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>292</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>293</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>294</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>43</v>
       </c>
       <c r="F194" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>295</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>266</v>
       </c>
       <c r="F195" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>297</v>
       </c>
       <c r="D196">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>104</v>
       </c>
       <c r="F196" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>299</v>
       </c>
       <c r="D197">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5786,51 +5786,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>300</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>301</v>
       </c>
       <c r="F2" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>303</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>304</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5945,51 +5945,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>311</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>312</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>313</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
@@ -6090,51 +6090,51 @@
       </c>
       <c r="C19" t="s">
         <v>320</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>321</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>322</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6181,51 +6181,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>326</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>327</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>328</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -6269,68 +6269,68 @@
       </c>
       <c r="C29" t="s">
         <v>332</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>43</v>
       </c>
       <c r="F29" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>334</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>335</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>336</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>337</v>
       </c>
       <c r="F32" t="s">
         <v>338</v>
       </c>
     </row>
@@ -6491,51 +6491,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>348</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>349</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>350</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
@@ -6630,51 +6630,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>358</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>359</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>360</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>186</v>
       </c>
       <c r="F51" t="s">
         <v>361</v>
       </c>
     </row>
@@ -6721,51 +6721,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>364</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>365</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>43</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>366</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6832,71 +6832,71 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>370</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>371</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>372</v>
       </c>
       <c r="D62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>374</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>104</v>
       </c>
       <c r="F63" t="s">
@@ -7140,51 +7140,51 @@
       </c>
       <c r="C76" t="s">
         <v>392</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>40</v>
       </c>
       <c r="F76" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>393</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>43</v>
       </c>
       <c r="F77" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>394</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
@@ -7522,51 +7522,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>419</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>420</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>421</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>72</v>
       </c>
     </row>
@@ -7636,51 +7636,51 @@
       </c>
       <c r="C102" t="s">
         <v>425</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>426</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>104</v>
       </c>
       <c r="F103" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>427</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>186</v>
       </c>
       <c r="F104" t="s">
@@ -7713,51 +7713,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>431</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>432</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>49</v>
       </c>
       <c r="F108" t="s">
         <v>385</v>
       </c>
     </row>
@@ -7861,51 +7861,51 @@
       </c>
       <c r="C114" t="s">
         <v>439</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>269</v>
       </c>
       <c r="F114" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>441</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>62</v>
       </c>
       <c r="F115" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>442</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>79</v>
       </c>
       <c r="F116" t="s">
@@ -8206,51 +8206,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>464</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>112</v>
       </c>
       <c r="F132" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>465</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>104</v>
       </c>
       <c r="F133" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>466</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>49</v>
       </c>
       <c r="F134" t="s">
         <v>467</v>
       </c>
     </row>
@@ -8288,51 +8288,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>470</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>104</v>
       </c>
       <c r="F137" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>472</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>43</v>
       </c>
       <c r="F138" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>473</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>474</v>
       </c>
     </row>
@@ -8356,51 +8356,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>476</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>62</v>
       </c>
       <c r="F141" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>477</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>79</v>
       </c>
       <c r="F142" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>478</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>40</v>
       </c>
       <c r="F143" t="s">
         <v>41</v>
       </c>
     </row>
@@ -8735,68 +8735,68 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>505</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>49</v>
       </c>
       <c r="F164" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>506</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>62</v>
       </c>
       <c r="F165" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>507</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>269</v>
       </c>
       <c r="F166" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>508</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>200</v>
       </c>
       <c r="F167" t="s">
         <v>509</v>
       </c>
     </row>
@@ -9055,51 +9055,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>527</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>43</v>
       </c>
       <c r="F183" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>529</v>
       </c>
       <c r="D184">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>43</v>
       </c>
       <c r="F184" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>530</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>112</v>
       </c>
       <c r="F185" t="s">
         <v>531</v>
       </c>
     </row>
@@ -9236,51 +9236,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>541</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>40</v>
       </c>
       <c r="F194" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>542</v>
       </c>
       <c r="D195">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>79</v>
       </c>
       <c r="F195" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>543</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>62</v>
       </c>
       <c r="F196" t="s">
         <v>144</v>
       </c>
     </row>
@@ -9386,51 +9386,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>550</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>43</v>
       </c>
       <c r="F203" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>552</v>
       </c>
       <c r="D204">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>266</v>
       </c>
       <c r="F204" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>553</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>43</v>
       </c>
       <c r="F205" t="s">
         <v>554</v>
       </c>
     </row>
@@ -9635,65 +9635,65 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>572</v>
       </c>
       <c r="D218">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>269</v>
       </c>
       <c r="F218" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>574</v>
       </c>
       <c r="D219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>575</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>43</v>
       </c>
       <c r="F220" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>576</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
@@ -9821,51 +9821,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>588</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>40</v>
       </c>
       <c r="F230" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>589</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>104</v>
       </c>
       <c r="F231" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>