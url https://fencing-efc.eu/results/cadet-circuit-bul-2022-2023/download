--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2290,51 +2290,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2546,51 +2546,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2717,91 +2717,91 @@
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>56</v>
       </c>
       <c r="F28" t="s">
@@ -2985,51 +2985,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
@@ -3116,51 +3116,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>56</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3173,51 +3173,51 @@
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>32</v>
       </c>
       <c r="F48" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>87</v>
       </c>
     </row>
@@ -3287,51 +3287,51 @@
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>94</v>
       </c>
       <c r="F55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
@@ -3367,51 +3367,51 @@
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
@@ -3877,51 +3877,51 @@
       </c>
       <c r="C85" t="s">
         <v>140</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>141</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>142</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3931,51 +3931,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>49</v>
       </c>
       <c r="F90" t="s">
@@ -4011,91 +4011,91 @@
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>66</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>153</v>
       </c>
       <c r="F93" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>159</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4108,68 +4108,68 @@
       </c>
       <c r="C97" t="s">
         <v>160</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>27</v>
       </c>
       <c r="F97" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>163</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>164</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
@@ -4182,91 +4182,91 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>32</v>
       </c>
       <c r="F102" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>169</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
@@ -4410,51 +4410,51 @@
       </c>
       <c r="C113" t="s">
         <v>179</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>29</v>
       </c>
       <c r="F113" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>180</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
@@ -4470,51 +4470,51 @@
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>184</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>185</v>
       </c>
       <c r="F117" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
       <c r="F118" t="s">
@@ -4527,51 +4527,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4741,51 +4741,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>66</v>
       </c>
       <c r="F131" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>207</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -4922,51 +4922,51 @@
         <v>221</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>222</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>223</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>224</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>29</v>
       </c>
       <c r="F143" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -5120,51 +5120,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>235</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>114</v>
       </c>
       <c r="F153" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>236</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>237</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5239,51 +5239,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>242</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>29</v>
       </c>
       <c r="F160" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>244</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>245</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
@@ -5573,51 +5573,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>267</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>268</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>269</v>
       </c>
       <c r="D182">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
         <v>253</v>
       </c>
     </row>
@@ -5768,201 +5768,201 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>281</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>153</v>
       </c>
       <c r="F192" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>283</v>
       </c>
       <c r="D193">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>284</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>56</v>
       </c>
       <c r="F194" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>285</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>66</v>
       </c>
       <c r="F195" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>287</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>153</v>
       </c>
       <c r="F196" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>288</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>289</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>27</v>
       </c>
       <c r="F198" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>290</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>27</v>
       </c>
       <c r="F199" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>291</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>66</v>
       </c>
       <c r="F200" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>292</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>114</v>
       </c>
       <c r="F201" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>293</v>
       </c>
       <c r="D202">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>294</v>
       </c>
       <c r="F202" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>296</v>
       </c>
       <c r="D203">
         <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>66</v>
       </c>
       <c r="F203" t="s">
         <v>151</v>
       </c>
     </row>
@@ -6048,51 +6048,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>305</v>
       </c>
       <c r="D209">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>307</v>
       </c>
       <c r="D210">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>308</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>196</v>
       </c>
     </row>
@@ -6116,102 +6116,102 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>310</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>311</v>
       </c>
       <c r="D214">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>153</v>
       </c>
       <c r="F214" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>312</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>313</v>
       </c>
       <c r="D216">
         <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>314</v>
       </c>
       <c r="F216" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>316</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>317</v>
       </c>
       <c r="D218">
         <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>294</v>
       </c>
       <c r="F218" t="s">
         <v>295</v>
       </c>
     </row>
@@ -6360,51 +6360,51 @@
       </c>
       <c r="C7" t="s">
         <v>325</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>327</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>328</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>329</v>
       </c>
     </row>
@@ -6679,51 +6679,51 @@
       </c>
       <c r="C24" t="s">
         <v>347</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>348</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>349</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -7040,51 +7040,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>369</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>370</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>371</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
@@ -7191,71 +7191,71 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>380</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>381</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>382</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>383</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
@@ -7806,51 +7806,51 @@
       </c>
       <c r="C85" t="s">
         <v>417</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>66</v>
       </c>
       <c r="F85" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>418</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
       <c r="F86" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>419</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>420</v>
       </c>
     </row>
@@ -7943,91 +7943,91 @@
       </c>
       <c r="C92" t="s">
         <v>427</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>428</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>429</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>430</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>431</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8148,88 +8148,88 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>439</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>440</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>441</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>442</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>443</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
@@ -8245,51 +8245,51 @@
       </c>
       <c r="C108" t="s">
         <v>445</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>446</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>114</v>
       </c>
       <c r="F109" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>447</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
@@ -8405,51 +8405,51 @@
       </c>
       <c r="C116" t="s">
         <v>454</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>32</v>
       </c>
       <c r="F116" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>456</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>457</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
@@ -8476,71 +8476,71 @@
       </c>
       <c r="C120" t="s">
         <v>459</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>22</v>
       </c>
       <c r="F120" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>460</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>461</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>462</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>29</v>
       </c>
       <c r="F123" t="s">
         <v>76</v>
       </c>
     </row>
@@ -8633,51 +8633,51 @@
       </c>
       <c r="C128" t="s">
         <v>470</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>471</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>472</v>
       </c>
       <c r="F129" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>473</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8786,51 +8786,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>480</v>
       </c>
       <c r="D137">
         <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>481</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>94</v>
       </c>
       <c r="F138" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>483</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -8950,51 +8950,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>492</v>
       </c>
       <c r="D147">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>29</v>
       </c>
       <c r="F147" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>493</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>495</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -9386,85 +9386,85 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>525</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>526</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>527</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>32</v>
       </c>
       <c r="F175" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>528</v>
       </c>
       <c r="D176">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>529</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>32</v>
       </c>
       <c r="F177" t="s">
         <v>405</v>
       </c>
     </row>
@@ -9533,119 +9533,119 @@
         <v>43</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>535</v>
       </c>
       <c r="D182">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>536</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>537</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>94</v>
       </c>
       <c r="F184" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>538</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>539</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>540</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>541</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>114</v>
       </c>
       <c r="F188" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
@@ -10039,102 +10039,102 @@
         <v>57</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>570</v>
       </c>
       <c r="D213">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>571</v>
       </c>
       <c r="D214">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>114</v>
       </c>
       <c r="F214" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>572</v>
       </c>
       <c r="D215">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>314</v>
       </c>
       <c r="F215" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>573</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>574</v>
       </c>
       <c r="D217">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>575</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>110</v>
       </c>
       <c r="F218" t="s">
         <v>111</v>
       </c>
     </row>
@@ -10223,51 +10223,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>581</v>
       </c>
       <c r="D224">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>582</v>
       </c>
       <c r="D225">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>583</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>32</v>
       </c>
       <c r="F226" t="s">
         <v>584</v>
       </c>
     </row>
@@ -10421,51 +10421,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>594</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>595</v>
       </c>
       <c r="D237">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>66</v>
       </c>
       <c r="F237" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>232</v>
       </c>
       <c r="C238" t="s">
         <v>596</v>
       </c>
       <c r="D238">
         <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>153</v>
       </c>
       <c r="F238" t="s">
         <v>597</v>
       </c>
     </row>